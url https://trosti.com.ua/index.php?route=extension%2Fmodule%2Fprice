--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -16,80 +16,80 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Для незрячих та слабозорих" sheetId="1" r:id="rId4"/>
     <sheet name="ДЦП" sheetId="2" r:id="rId5"/>
     <sheet name="Дислексія " sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Тростини та орієнтування</t>
   </si>
   <si>
     <t xml:space="preserve"> AM6001</t>
   </si>
   <si>
     <t>Ліхтарикмаячьок Pharos для тростини</t>
   </si>
   <si>
     <t>1 000.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> EXP5089</t>
   </si>
   <si>
     <t>Пов'язка очна, тканинна</t>
   </si>
   <si>
-    <t>170.00 грн.</t>
+    <t>179.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> AM7205</t>
   </si>
   <si>
     <t>Світловідбиваюча червона смуга для тактильної тростини</t>
   </si>
   <si>
     <t>40.00 грн.</t>
   </si>
   <si>
     <t>Тактильні тростини</t>
   </si>
   <si>
     <t xml:space="preserve"> PGS40</t>
   </si>
   <si>
     <t>Тростина вуглепластикова Ambutech</t>
   </si>
   <si>
     <t>2 000.00 грн.</t>
   </si>
   <si>
     <t>SGS50</t>
   </si>
@@ -99,1521 +99,1614 @@
   <si>
     <t xml:space="preserve"> PAS40</t>
   </si>
   <si>
     <t>Тростина з алюмінію Ambutech</t>
   </si>
   <si>
     <t>1 600.00 грн.</t>
   </si>
   <si>
     <t>JGL40</t>
   </si>
   <si>
     <t>Тростина орієнтаційна No-Jab</t>
   </si>
   <si>
     <t>3 500.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> Or C6 C/A</t>
   </si>
   <si>
     <t>Тростина чеська комбінована 6 ланок</t>
   </si>
   <si>
-    <t>2 700.00 грн.</t>
+    <t>4 000.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> Or C4 A</t>
   </si>
   <si>
     <t>Тростина чеська комбінована із сплаву алюмінія</t>
   </si>
   <si>
+    <t>3 000.00 грн.</t>
+  </si>
+  <si>
+    <t>OrF5K</t>
+  </si>
+  <si>
+    <t>Тростина чеська тактильна складна композитна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Чохол для тростини</t>
+  </si>
+  <si>
+    <t>210.00 грн.</t>
+  </si>
+  <si>
+    <t>Наконечники до тростин</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SF</t>
+  </si>
+  <si>
+    <t>Шкіряний чохол для тростини</t>
+  </si>
+  <si>
+    <t>850.00 грн.</t>
+  </si>
+  <si>
+    <t>Електронні прилади для орієнтування</t>
+  </si>
+  <si>
+    <t>Біпер</t>
+  </si>
+  <si>
+    <t>420.00 грн.</t>
+  </si>
+  <si>
+    <t>Мовні пристрої</t>
+  </si>
+  <si>
+    <t>Диктофон Milestone 112 Ace</t>
+  </si>
+  <si>
+    <t>14 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мовна рулетка "TapeKing" </t>
+  </si>
+  <si>
+    <t>12 600.00 грн.</t>
+  </si>
+  <si>
+    <t>Мовний визначник кольору «Colorino»</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15200</t>
+  </si>
+  <si>
+    <t>Мовний маркувальник Foxy Reader</t>
+  </si>
+  <si>
+    <t>9 345.00 грн.</t>
+  </si>
+  <si>
+    <t>Мовний маркувальник PennyTalks</t>
+  </si>
+  <si>
+    <t>8 820.00 грн.</t>
+  </si>
+  <si>
+    <t>Тонометри</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Збільшена манжета для тонометрів 42 см.</t>
+  </si>
+  <si>
+    <t>-LD-100</t>
+  </si>
+  <si>
+    <t>Механічний тонометр LD-100</t>
+  </si>
+  <si>
+    <t>-LD-51s</t>
+  </si>
+  <si>
+    <t>Тонометр для незрячих Little Doctor LD-51s</t>
+  </si>
+  <si>
     <t>2 100.00 грн.</t>
   </si>
   <si>
-    <t>OrF5K</t>
-[...56 lines deleted...]
-    <t>Мовний маркувальник Foxy Reader</t>
+    <t>Ваги</t>
+  </si>
+  <si>
+    <t>-GS 39</t>
+  </si>
+  <si>
+    <t>Ваги "Beurer" із мовним інтерфейсом</t>
+  </si>
+  <si>
+    <t>3 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Ваги україномовні кухонні Aroma</t>
+  </si>
+  <si>
+    <t>2 900.00 грн.</t>
+  </si>
+  <si>
+    <t>Глюкометри</t>
+  </si>
+  <si>
+    <t>-SN488010736</t>
+  </si>
+  <si>
+    <t>Глюкометр для сліпих SensoLite Nova Plus</t>
+  </si>
+  <si>
+    <t>1 100.00 грн.</t>
+  </si>
+  <si>
+    <t>Тест-смужки для глюкометра Sensolite Nova TEST №50</t>
+  </si>
+  <si>
+    <t>800.00 грн.</t>
+  </si>
+  <si>
+    <t>Тест-смужки для глюкометра Сенсолайт Нова №25</t>
+  </si>
+  <si>
+    <t>410.00 грн.</t>
+  </si>
+  <si>
+    <t>Навчання</t>
+  </si>
+  <si>
+    <t>Дисплей Monarch для незрячих</t>
+  </si>
+  <si>
+    <t>798 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1045</t>
+  </si>
+  <si>
+    <t>З'єднувач для Абакус</t>
+  </si>
+  <si>
+    <t>160.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1131 </t>
+  </si>
+  <si>
+    <t>Кубарітм арифметичний</t>
+  </si>
+  <si>
+    <t>2 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1046</t>
+  </si>
+  <si>
+    <t>розширений математичний Abacus (абак)</t>
+  </si>
+  <si>
+    <t>1 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Книги</t>
+  </si>
+  <si>
+    <t>Абетка-брайлетка</t>
+  </si>
+  <si>
+    <t>Читанка для другого класу в двох частинах</t>
+  </si>
+  <si>
+    <t>1 300.00 грн.</t>
+  </si>
+  <si>
+    <t>Тактильні посібники</t>
+  </si>
+  <si>
+    <t>Набір тактильних схем Picture Maker Wheatley</t>
+  </si>
+  <si>
+    <t>17 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1-01551-00</t>
+  </si>
+  <si>
+    <t>Тактильний глобус</t>
+  </si>
+  <si>
+    <t>11 025.00 грн.</t>
+  </si>
+  <si>
+    <t>Вивчаємо Брайль</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1241</t>
+  </si>
+  <si>
+    <t>Магнітний набір латинського алфавіта</t>
+  </si>
+  <si>
+    <t>550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1214 </t>
+  </si>
+  <si>
+    <t>Магнітний набір цифр</t>
+  </si>
+  <si>
+    <t>650.00 грн.</t>
+  </si>
+  <si>
+    <t>Планшет Versa</t>
+  </si>
+  <si>
+    <t>5 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Трирядковий набір для вивчення Брайля</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Конструктори і розвиваючі посібники</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1191</t>
+  </si>
+  <si>
+    <t>Різнокольорові стікери Wikki Stix</t>
+  </si>
+  <si>
+    <t>470.00 грн.</t>
+  </si>
+  <si>
+    <t>Принтери Брайля</t>
+  </si>
+  <si>
+    <t>TigerBox</t>
+  </si>
+  <si>
+    <t>13 650.00 грн.</t>
+  </si>
+  <si>
+    <t>Акустична шумозахисна шафа для принтерів Брайля Everest-D</t>
+  </si>
+  <si>
+    <t>95 550.00 грн.</t>
+  </si>
+  <si>
+    <t>Брайлівський принтер BrailleBox V5</t>
+  </si>
+  <si>
+    <t>782 250.00 грн.</t>
+  </si>
+  <si>
+    <t>Брайлівський принтер Everest-D V5</t>
+  </si>
+  <si>
+    <t>227 850.00 грн.</t>
+  </si>
+  <si>
+    <t>Принтер VP Delta 2</t>
+  </si>
+  <si>
+    <t>212 100.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT1702-01</t>
+  </si>
+  <si>
+    <t>Принтер VP EmBraille</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT0408-02-1</t>
+  </si>
+  <si>
+    <t>Принтер VP Rogue</t>
+  </si>
+  <si>
+    <t>278 250.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT0508-01</t>
+  </si>
+  <si>
+    <t>Принтер VP SpotDot</t>
+  </si>
+  <si>
+    <t>347 550.00 грн.</t>
+  </si>
+  <si>
+    <t>Степлер для видань шрифтом Брайля формата А3</t>
+  </si>
+  <si>
+    <t>43 050.00 грн.</t>
+  </si>
+  <si>
+    <t>Для тактильної графіки</t>
+  </si>
+  <si>
+    <t>Brailon Thermoform Paper 13 7/8×18 5/8″</t>
+  </si>
+  <si>
+    <t>2 205.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EZ-Form Brailon Duplicator </t>
+  </si>
+  <si>
+    <t>210 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Maxi-Form Brailon Duplicator</t>
+  </si>
+  <si>
+    <t>264 600.00 грн.</t>
+  </si>
+  <si>
+    <t>Sensational BlackBoard</t>
+  </si>
+  <si>
+    <t>3 400.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер PIAF товстий</t>
+  </si>
+  <si>
+    <t>788.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер PIAF тонкий</t>
+  </si>
+  <si>
+    <t>515.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер Zymarker</t>
+  </si>
+  <si>
+    <t>441.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PIAF </t>
+  </si>
+  <si>
+    <t>Пристрій для тактильної графіки PIAF</t>
+  </si>
+  <si>
+    <t>44 625.00 грн.</t>
+  </si>
+  <si>
+    <t>Пристрій створення тактильної графіки Zyfuse Heater</t>
+  </si>
+  <si>
+    <t>45 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Tangible Magic Paper A3</t>
+  </si>
+  <si>
+    <t>9 870.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Tangible Magic Paper A4 100 аркушів</t>
+  </si>
+  <si>
+    <t>5 145.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Zytex2 Swell Paper формат А4 100 аркушів</t>
+  </si>
+  <si>
+    <t>4 410.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Zytex2 Swell Paper формату А3 100 аркушыв</t>
+  </si>
+  <si>
+    <t>Друкарські машинки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01-1100-0-0</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Perkins Brailler</t>
+  </si>
+  <si>
+    <t>60 900.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Adaptive 1</t>
+  </si>
+  <si>
+    <t>32 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Adaptive 2</t>
+  </si>
+  <si>
+    <t>36 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Standart 1</t>
+  </si>
+  <si>
+    <t>30 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Standart 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01-4100-0-0</t>
+  </si>
+  <si>
+    <t>Електрична друкарська машинка Electric Perkins Brailler</t>
+  </si>
+  <si>
+    <t>87 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Електронна друкарська машинка mountbatten-brailler-whisperer-plus</t>
+  </si>
+  <si>
+    <t>175 350.00 грн.</t>
+  </si>
+  <si>
+    <t>Машинкадрукарська Large Cell Perkins Brailler</t>
+  </si>
+  <si>
+    <t>67 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилади для письма по Брайлю</t>
+  </si>
+  <si>
+    <t>Брайлівська дошка для сліпих 27 рядків формату А4</t>
+  </si>
+  <si>
+    <t>Прилад для письма по Брайлю 4 рядки</t>
+  </si>
+  <si>
+    <t>370.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифелі для письма шрифтом Брайля</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1096 </t>
+  </si>
+  <si>
+    <t>Безпечний грифель для письма за Брайлем</t>
+  </si>
+  <si>
+    <t>320.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифель для письма за Брайлем із сідлоподібною рукояттю</t>
+  </si>
+  <si>
+    <t>110.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифель для письма за Брайлем з круглою рукояткою</t>
+  </si>
+  <si>
+    <t>75.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1087</t>
+  </si>
+  <si>
+    <t>Ластік для Брайлівського шрифта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1111</t>
+  </si>
+  <si>
+    <t>Плоский грифель для письма по Брайлю для сліпих</t>
+  </si>
+  <si>
+    <t>130.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилади для креслення і малювання</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1054 </t>
+  </si>
+  <si>
+    <t>Геометричний набір для креслення сліпих</t>
+  </si>
+  <si>
+    <t>Набір плівок для приладу DraftsMan</t>
+  </si>
+  <si>
+    <t>1 260.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1292</t>
+  </si>
+  <si>
+    <t>Планшет для рельєфного креслення та малювання з дерева</t>
+  </si>
+  <si>
+    <t>950.00 грн.</t>
+  </si>
+  <si>
+    <t>Пристрій для рельєфного креслення та малювання Draftsman</t>
+  </si>
+  <si>
+    <t>6 615.00 грн.</t>
+  </si>
+  <si>
+    <t>08087A</t>
+  </si>
+  <si>
+    <t>Циркуль</t>
+  </si>
+  <si>
+    <t>750.00 грн.</t>
+  </si>
+  <si>
+    <t>Папір, зошити, блокноти, плівка та самоклейки</t>
+  </si>
+  <si>
+    <t>Зошит для слабозорих в коригуючу лінійку 12 аркушів</t>
+  </si>
+  <si>
+    <t>20.00 грн.</t>
+  </si>
+  <si>
+    <t>Зошит для слабозорих в лінійку 18 аркушів</t>
+  </si>
+  <si>
+    <t>25.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папір Брайлівський 170 щільності 250 аркушів формат А4 </t>
+  </si>
+  <si>
+    <t>340.00 грн.</t>
+  </si>
+  <si>
+    <t>Пластикові самоклеючі етикетки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C1/0-0022</t>
+  </si>
+  <si>
+    <t>Тракторний фальцований Брайлівський папір</t>
+  </si>
+  <si>
+    <t>945.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VS810PD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Power Bank Energrid VS810PD </t>
+  </si>
+  <si>
+    <t>3 700.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунковий сертифікат</t>
+  </si>
+  <si>
+    <t>0.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунок для чоловіка</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Explore 5 HD</t>
+  </si>
+  <si>
+    <t>25 725.00 грн.</t>
+  </si>
+  <si>
+    <t>Навушники AfterShokz Aeropex</t>
+  </si>
+  <si>
+    <t>9 555.00 грн.</t>
+  </si>
+  <si>
+    <t>Навушники Aftershokz Air</t>
+  </si>
+  <si>
+    <t>7 035.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AS660SG</t>
+  </si>
+  <si>
+    <t>Навушники Aftershokz OpenMove</t>
+  </si>
+  <si>
+    <t>5 460.00 грн.</t>
+  </si>
+  <si>
+    <t>Нарди для сліпих</t>
+  </si>
+  <si>
+    <t>1 700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DD65</t>
+  </si>
+  <si>
+    <t>Плеєр Victor Reader Stream 3</t>
+  </si>
+  <si>
+    <t>26 250.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунок для жінки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1033</t>
+  </si>
+  <si>
+    <t>Тактильний механічний таймер</t>
+  </si>
+  <si>
+    <t>Подарунок для дитини</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5045</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих розмір 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5072</t>
+  </si>
+  <si>
+    <t>Волейбольний м'яч Medino bell ball</t>
+  </si>
+  <si>
+    <t>1 365.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5010</t>
+  </si>
+  <si>
+    <t>Набір м'ячиків для тенісу звукових 2 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1165 </t>
+  </si>
+  <si>
+    <t>Настільна тактильна гра "Сходи і гірки"</t>
+  </si>
+  <si>
+    <t>1 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Настільні годинники</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VST-7027C</t>
+  </si>
+  <si>
+    <t>Годинник з будильником, що говорить</t>
+  </si>
+  <si>
+    <t>380.00 грн.</t>
+  </si>
+  <si>
+    <t>Шахові годинники</t>
+  </si>
+  <si>
+    <t>Шаховий годинник для сліпих "KAISSA"</t>
+  </si>
+  <si>
+    <t>9 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Таймери</t>
+  </si>
+  <si>
+    <t>Аудіо</t>
+  </si>
+  <si>
+    <t>Навушники з кістковою провідністю</t>
+  </si>
+  <si>
+    <t>DAISY плеєри</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Stratus 12 H</t>
+  </si>
+  <si>
+    <t>Victor Reader Stratus 12 H</t>
+  </si>
+  <si>
+    <t>22 575.00 грн.</t>
+  </si>
+  <si>
+    <t>Лінзи Френеля</t>
+  </si>
+  <si>
+    <t>Гнучка лінза Френеля А4 з рамкою</t>
+  </si>
+  <si>
+    <t>Міні-лінза Френеля</t>
+  </si>
+  <si>
+    <t>Портативні відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>Exigo</t>
+  </si>
+  <si>
+    <t>216 000.00 грн.</t>
+  </si>
+  <si>
+    <t>KOBA Vision ZoomCam Speech</t>
+  </si>
+  <si>
+    <t>243 600.00 грн.</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Explore 8 HD</t>
+  </si>
+  <si>
+    <t>40 950.00 грн.</t>
+  </si>
+  <si>
+    <t>900614-007</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Ruby 7 HD</t>
+  </si>
+  <si>
+    <t>69 300.00 грн.</t>
+  </si>
+  <si>
+    <t>900483-007</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач RUBY XL HD 5 дюймів</t>
+  </si>
+  <si>
+    <t>53 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Connect 12</t>
+  </si>
+  <si>
+    <t>Електронний відеозбільшувач Connect 12</t>
+  </si>
+  <si>
+    <t>128 100.00 грн.</t>
+  </si>
+  <si>
+    <t>COMP-10-HD-NSP</t>
+  </si>
+  <si>
+    <t>Електронний відеозбільшувач Optelec Compact 10 HD</t>
+  </si>
+  <si>
+    <t>98 700.00 грн.</t>
+  </si>
+  <si>
+    <t>Стаціонарні відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>CVCHD24</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Optelec ClearView C HD 24 дюйма</t>
+  </si>
+  <si>
+    <t>253 050.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vocatex 4</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з функцією читання KOBA Vision Vocatex Plus</t>
+  </si>
+  <si>
+    <t>273 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LV32</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з функцією читання KOBA Vision Vocatex Standard</t>
+  </si>
+  <si>
+    <t>242 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EasyViewer</t>
+  </si>
+  <si>
+    <t>Стаціонарний відео збільшувач KOBA Vision EasyViewer</t>
+  </si>
+  <si>
+    <t>162 645.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quartz</t>
+  </si>
+  <si>
+    <t>Стаціонарний відео збільшувач KOBA Vision Quartz Full HD</t>
+  </si>
+  <si>
+    <t>191 100.00 грн.</t>
+  </si>
+  <si>
+    <t>Для кухні</t>
+  </si>
+  <si>
+    <t>Індукційна плита з мовним інтерфейсом</t>
   </si>
   <si>
     <t>8 900.00 грн.</t>
   </si>
   <si>
-    <t>Мовний маркувальник PennyTalks</t>
+    <t>Аерогриль з голосовим супроводом для незрячих</t>
+  </si>
+  <si>
+    <t>Звуковий датчик рівня води</t>
+  </si>
+  <si>
+    <t>Керамічний індикатор закипання</t>
+  </si>
+  <si>
+    <t>Подвійна індукційна плита з мовним інтерфейсом</t>
+  </si>
+  <si>
+    <t>Подвійний аерогриль з голосовим супроводом для незрячих</t>
+  </si>
+  <si>
+    <t>13 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркування предметів та маячки</t>
+  </si>
+  <si>
+    <t>Лента для приладу «TapeQueen»</t>
+  </si>
+  <si>
+    <t>683.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилад «TapeQueen» для маркування предметів</t>
+  </si>
+  <si>
+    <t>1 995.00 грн.</t>
+  </si>
+  <si>
+    <t>Тактильні мітки для маркування предметів</t>
+  </si>
+  <si>
+    <t>Вимірювальні прилади та пристосування</t>
+  </si>
+  <si>
+    <t>Елементи живлення</t>
+  </si>
+  <si>
+    <t>Зв'язок</t>
+  </si>
+  <si>
+    <t>Телефони для сліпих</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BlindShell Classic 2 - тТелефон для сліпих людей </t>
+  </si>
+  <si>
+    <t>22 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Батарея для BlindShell Classic</t>
+  </si>
+  <si>
+    <t>900.00 грн.</t>
+  </si>
+  <si>
+    <t>Батарея для BlindShell Classic 2</t>
+  </si>
+  <si>
+    <t>Звуковий брелок BlindShell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набір двох брелків BlindShell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набір трьох брелків BlindShell </t>
+  </si>
+  <si>
+    <t>2 300.00 грн.</t>
+  </si>
+  <si>
+    <t>Ремінець для BlindShell Classic 2</t>
+  </si>
+  <si>
+    <t>Телефон BlindShell Classic 3</t>
+  </si>
+  <si>
+    <t>26 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Телефон для сліпих людей BlindShell Classic LITE</t>
+  </si>
+  <si>
+    <t>12 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Фліп-кейс для BlindShell Classic 2 та 3</t>
+  </si>
+  <si>
+    <t>Чохол TPU для BlindShell Classic 2</t>
+  </si>
+  <si>
+    <t>Сенсорні смартфони</t>
+  </si>
+  <si>
+    <t>Кнопочні смартфони</t>
+  </si>
+  <si>
+    <t>Смартфон SmartVision 3</t>
+  </si>
+  <si>
+    <t>35 175.00 грн.</t>
+  </si>
+  <si>
+    <t>Планшети</t>
+  </si>
+  <si>
+    <t>IVEO</t>
+  </si>
+  <si>
+    <t>61 950.00 грн.</t>
+  </si>
+  <si>
+    <t>Програмне забезпечення</t>
+  </si>
+  <si>
+    <t>Dolphin Screen Reader</t>
+  </si>
+  <si>
+    <t>50 925.00 грн.</t>
+  </si>
+  <si>
+    <t>Duxbury BrailleTranslator</t>
+  </si>
+  <si>
+    <t>Fusion</t>
+  </si>
+  <si>
+    <t>SuperNova Magnifier</t>
+  </si>
+  <si>
+    <t>24 675.00 грн.</t>
+  </si>
+  <si>
+    <t>SuperNova Magnifier &amp; Screen Reader</t>
+  </si>
+  <si>
+    <t>76 650.00 грн.</t>
+  </si>
+  <si>
+    <t>SuperNova Magnifier &amp; Speech</t>
+  </si>
+  <si>
+    <t>37 800.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VSW06TSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ViewPlus Tiger Software Suite </t>
+  </si>
+  <si>
+    <t>ZoomText Magnifier</t>
+  </si>
+  <si>
+    <t>20 475.00 грн.</t>
+  </si>
+  <si>
+    <t>ZoomText Magnifier / Reader</t>
+  </si>
+  <si>
+    <t>38 850.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма EasyReader для книг DAISY</t>
+  </si>
+  <si>
+    <t>2 835.00 грн.</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>Програма екранного доступу JAWS</t>
+  </si>
+  <si>
+    <t>34 125.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма екранного доступу NVDA</t>
+  </si>
+  <si>
+    <t>Дисплеї Браиля</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 900728-007</t>
+  </si>
+  <si>
+    <t>Focus 40 Blue 5th Gen</t>
+  </si>
+  <si>
+    <t>161 700.00 грн.</t>
+  </si>
+  <si>
+    <t>Дисплей Брайля Brailliant BI 20X</t>
+  </si>
+  <si>
+    <t>109 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Дисплей Брайля Brailliant BI 40X</t>
+  </si>
+  <si>
+    <t>140 700.00 грн.</t>
+  </si>
+  <si>
+    <t>900727-007</t>
+  </si>
+  <si>
+    <t>Дисплей Брайля Focus 14 Blue 5</t>
+  </si>
+  <si>
+    <t>77 700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клавіатура-дисплей Брайля Mantis Q40 </t>
+  </si>
+  <si>
+    <t>151 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Шкіряний кейс для Mantis Q40</t>
+  </si>
+  <si>
+    <t>7 980.00 грн.</t>
+  </si>
+  <si>
+    <t>Читаючі машини</t>
+  </si>
+  <si>
+    <t>Читаюча машина Bruno Reader</t>
+  </si>
+  <si>
+    <t>133 350.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4</t>
+  </si>
+  <si>
+    <t>Читаюча машина EasyReader для сліпих</t>
+  </si>
+  <si>
+    <t>121 800.00 грн.</t>
+  </si>
+  <si>
+    <t>Ігри</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5105</t>
+  </si>
+  <si>
+    <t>Повідець для незрячих бігунів</t>
+  </si>
+  <si>
+    <t>578.00 грн.</t>
+  </si>
+  <si>
+    <t>Звукові м'ячі</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 17360</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5046</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих розмір 7</t>
+  </si>
+  <si>
+    <t>1 575.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1182 </t>
+  </si>
+  <si>
+    <t>Волейбольний м'яч для сліпих</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5060</t>
+  </si>
+  <si>
+    <t>Гремлячий м'яч Petito ball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1193 </t>
+  </si>
+  <si>
+    <t>Гремлячий пластиковийм'ячий</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5007</t>
+  </si>
+  <si>
+    <t>Легкий дзвінкий м'яч</t>
+  </si>
+  <si>
+    <t>М'яч для Голбола дзвінкий</t>
+  </si>
+  <si>
+    <t>4 800.00 грн.</t>
+  </si>
+  <si>
+    <t>М'яч для Голбола тренувальний</t>
+  </si>
+  <si>
+    <t>5 500.00 грн.</t>
+  </si>
+  <si>
+    <t>М'яч для гри в шоудаун</t>
+  </si>
+  <si>
+    <t>231.00 грн.</t>
+  </si>
+  <si>
+    <t>М'яч для Торбола дзвінкий</t>
+  </si>
+  <si>
+    <t>2 730.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">М'яч з піни  Petito Foam </t>
+  </si>
+  <si>
+    <t>1 155.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5080</t>
+  </si>
+  <si>
+    <t>Маска очна для гри в голбол</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1187 </t>
+  </si>
+  <si>
+    <t>Набір гремлячих м'ячиків для теніса</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> XP4050</t>
+  </si>
+  <si>
+    <t>Набір для активного спорту сліпих</t>
+  </si>
+  <si>
+    <t>16 275.00 грн.</t>
+  </si>
+  <si>
+    <t>Набір м'ячиків для тенісу звукових 12 шт.</t>
+  </si>
+  <si>
+    <t>4 200.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5017</t>
+  </si>
+  <si>
+    <t>Невеликий дзвінкий м'яч Soccer Bell Ball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5042</t>
+  </si>
+  <si>
+    <t>Резиновий дзвінкий м'яч</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1194</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5008</t>
+  </si>
+  <si>
+    <t>Стартовий комплект для футболу сліпих</t>
+  </si>
+  <si>
+    <t>2 520.00 грн.</t>
+  </si>
+  <si>
+    <t>Футбольный м'яч для сліпих з біпером</t>
+  </si>
+  <si>
+    <t>1 900.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5011</t>
+  </si>
+  <si>
+    <t>Футзальний м'яч Blue Flame</t>
+  </si>
+  <si>
+    <t>2 625.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5005</t>
+  </si>
+  <si>
+    <t>Футзальний м'яч Rainbow</t>
+  </si>
+  <si>
+    <t>Інші м'ячі</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5002</t>
+  </si>
+  <si>
+    <t>Великий м'яч для людей на інвалідних візках</t>
+  </si>
+  <si>
+    <t>3 780.00 грн.</t>
+  </si>
+  <si>
+    <t>Настільні ігри</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1161</t>
+  </si>
+  <si>
+    <t>Гра "Чотири в ряд"</t>
+  </si>
+  <si>
+    <t>Доміно для сліпих double six</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1156</t>
+  </si>
+  <si>
+    <t>Китайські шашки для сліпих</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1157 </t>
+  </si>
+  <si>
+    <t>Настільна гра "9 чоловіків" або "Млин"</t>
+  </si>
+  <si>
+    <t>700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1163</t>
+  </si>
+  <si>
+    <t>Настільна гра Гонки Корони</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1158</t>
+  </si>
+  <si>
+    <t>Отелло (Реверсі)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1159 </t>
+  </si>
+  <si>
+    <t>Парчесі (parcheesi, Ludo)</t>
+  </si>
+  <si>
+    <t>Конструктори</t>
+  </si>
+  <si>
+    <t>Головоломки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1265</t>
+  </si>
+  <si>
+    <t>Головоломка з кулькою в лабіринті</t>
+  </si>
+  <si>
+    <t>260.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2030</t>
+  </si>
+  <si>
+    <t>Куб в коробці</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6041</t>
+  </si>
+  <si>
+    <t>Куб-головоломка</t>
+  </si>
+  <si>
+    <t>Шоудаун (Showdown)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> exp5054</t>
+  </si>
+  <si>
+    <t>Захисна рукавиця для Шоудаун</t>
+  </si>
+  <si>
+    <t>998.00 грн.</t>
+  </si>
+  <si>
+    <t>Ракетка для гри в шоудаун</t>
+  </si>
+  <si>
+    <t>Стіл для Шоудаун</t>
+  </si>
+  <si>
+    <t>196 350.00 грн.</t>
+  </si>
+  <si>
+    <t>Бочча (Боччє, Boccia)</t>
+  </si>
+  <si>
+    <t>EXP1012</t>
+  </si>
+  <si>
+    <t>Бочча LAWN</t>
+  </si>
+  <si>
+    <t>5 880.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1017</t>
+  </si>
+  <si>
+    <t>Бочча Ledo</t>
+  </si>
+  <si>
+    <t>25 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1001</t>
+  </si>
+  <si>
+    <t>Бочча New Standard</t>
+  </si>
+  <si>
+    <t>14 700.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1020</t>
+  </si>
+  <si>
+    <t>Бочча Superior Classic</t>
+  </si>
+  <si>
+    <t>22 050.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1022</t>
+  </si>
+  <si>
+    <t>Бочча Superior Суперсофт</t>
+  </si>
+  <si>
+    <t>23 100.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бочча Стандарт-про" </t>
+  </si>
+  <si>
+    <t>11 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набір Boccia Standard Pro </t>
+  </si>
+  <si>
+    <t>12 075.00 грн.</t>
+  </si>
+  <si>
+    <t>Окремий м'яч Бочча</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1120, EXP1121</t>
+  </si>
+  <si>
+    <t>Подовжувач для рампи Бочча</t>
+  </si>
+  <si>
+    <t>6 300.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1119</t>
+  </si>
+  <si>
+    <t>Рампа для гри Бочча</t>
   </si>
   <si>
     <t>8 400.00 грн.</t>
   </si>
   <si>
-    <t>Тонометри</t>
-[...887 lines deleted...]
-    <t>ZoomText Magnifier</t>
+    <t>Сумка-кейс для м'ячів Бочча</t>
+  </si>
+  <si>
+    <t>7 770.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1014</t>
+  </si>
+  <si>
+    <t>Тактильний Бочча планшет для сліпих</t>
+  </si>
+  <si>
+    <t>7 665.00 грн.</t>
+  </si>
+  <si>
+    <t>Кнопки, інтерфейс</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000053</t>
+  </si>
+  <si>
+    <t>Blue2 FT: перемикач</t>
+  </si>
+  <si>
+    <t>13 125.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10033500</t>
+  </si>
+  <si>
+    <t>Кнопка Big Red</t>
+  </si>
+  <si>
+    <t>3 675.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10033400</t>
+  </si>
+  <si>
+    <t>Кнопка Jelly Bean</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12000006</t>
+  </si>
+  <si>
+    <t>Маніпулятор  BIGtrack 2</t>
+  </si>
+  <si>
+    <t>4 935.00 грн.</t>
+  </si>
+  <si>
+    <t>Комунікатори</t>
+  </si>
+  <si>
+    <t>GTL-20W</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GoTalk 20+ Lite Touch </t>
   </si>
   <si>
     <t>19 500.00 грн.</t>
   </si>
   <si>
-    <t>ZoomText Magnifier / Reader</t>
-[...442 lines deleted...]
-  <si>
     <t xml:space="preserve">GTL-04W </t>
   </si>
   <si>
     <t xml:space="preserve"> GoTalk 4+ Lite Touch </t>
   </si>
   <si>
+    <t>16 000.00 грн.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> AT- g24w</t>
   </si>
   <si>
     <t>Attainment Talker 24</t>
   </si>
   <si>
-    <t>4 600.00 грн.</t>
-[...5 lines deleted...]
-    <t>GoTalk 9+</t>
+    <t>4 830.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> GTL-09W</t>
   </si>
   <si>
     <t xml:space="preserve">GoTalk 9+ Lite Touch </t>
   </si>
   <si>
-    <t>16 500.00 грн.</t>
+    <t>17 325.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> GT-00W</t>
   </si>
   <si>
     <t xml:space="preserve">GoTalk Button </t>
   </si>
   <si>
     <t xml:space="preserve"> GTG-01W</t>
   </si>
   <si>
     <t>GoTalk Go</t>
   </si>
   <si>
     <t xml:space="preserve"> GT-01W</t>
   </si>
   <si>
     <t>GoTalk One</t>
   </si>
   <si>
+    <t>1 050.00 грн.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> GTS-01W</t>
   </si>
   <si>
     <t>GoTalk Select</t>
+  </si>
+  <si>
+    <t>QuickTalker FeatherTouch 12</t>
+  </si>
+  <si>
+    <t>15 225.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> 10000038</t>
   </si>
   <si>
     <t>QuickTalker FeatherTouch 23</t>
   </si>
   <si>
     <t xml:space="preserve"> 10000043</t>
   </si>
   <si>
     <t>Комунікатор BIG Step-by-Step</t>
   </si>
   <si>
     <t xml:space="preserve">Дислексія </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1963,55 +2056,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C320"/>
+  <dimension ref="A1:C326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A320" sqref="A320:C320"/>
+      <selection pane="bottomLeft" activeCell="A326" sqref="A326:C326"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
@@ -2109,3507 +2202,3570 @@
         <v>26</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="C16" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2">
         <v>1186</v>
       </c>
       <c r="B18" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="B23" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="24" spans="1:3">
-      <c r="A24" s="3" t="s">
+    <row r="25" spans="1:3">
+      <c r="A25" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="3"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B28" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="C28" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="3"/>
-      <c r="C28" s="3"/>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="2" t="s">
+      <c r="A29" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="B30" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="2" t="s">
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="C31" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="3"/>
-      <c r="C31" s="3"/>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="2" t="s">
+      <c r="A32" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B32" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="2" t="s">
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="3" t="s">
+      <c r="C35" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="3"/>
-      <c r="C35" s="3"/>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="2" t="s">
+      <c r="A36" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="2" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B39" s="2" t="s">
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="2" t="s">
+      <c r="B40" s="2" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="3" t="s">
+      <c r="C40" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B40" s="3"/>
-      <c r="C40" s="3"/>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" s="2">
+      <c r="A41" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2">
         <v>0.487</v>
-      </c>
-[...9 lines deleted...]
-        <v>34</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="C43" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="3"/>
-      <c r="C43" s="3"/>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="2" t="s">
+      <c r="A44" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="B45" s="2" t="s">
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="B46" s="2" t="s">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="3" t="s">
+      <c r="C46" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B46" s="3"/>
-      <c r="C46" s="3"/>
     </row>
     <row r="47" spans="1:3">
-      <c r="A47" s="2">
+      <c r="A47" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2">
         <v>0.487</v>
       </c>
-      <c r="B47" s="2" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B48" s="2" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="B50" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C50" s="2" t="s">
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="2">
+      <c r="C51" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2">
         <v>1219</v>
       </c>
-      <c r="B51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="2" t="s">
+      <c r="B52" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="52" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="53" spans="1:3">
-      <c r="A53" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A53" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="B54" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C54" s="2" t="s">
+      <c r="B55" s="2" t="s">
         <v>110</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="3" t="s">
+      <c r="C55" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B55" s="3"/>
-      <c r="C55" s="3"/>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" s="2" t="s">
+      <c r="A56" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="B56" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B58" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C58" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B59" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B60" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C60" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C61" s="2" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B62" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="B62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="2" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="B64" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C64" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="C64" s="2" t="s">
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" s="2" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="3" t="s">
+      <c r="C65" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B65" s="3"/>
-      <c r="C65" s="3"/>
     </row>
     <row r="66" spans="1:3">
-      <c r="A66" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="2" t="s">
+      <c r="A66" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="C66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:3">
-      <c r="A69" s="2">
-        <v>1270</v>
+      <c r="A69" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:3">
-      <c r="A70" s="2" t="s">
-        <v>34</v>
+      <c r="A70" s="2">
+        <v>1270</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>77</v>
+        <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>147</v>
+        <v>127</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C82" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C83" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="83" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="84" spans="1:3">
-      <c r="A84" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C84" s="2" t="s">
+      <c r="A84" s="3" t="s">
         <v>160</v>
       </c>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2" t="s">
-        <v>168</v>
+        <v>33</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="92" spans="1:3">
-      <c r="A92" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C92" s="3"/>
+      <c r="A92" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="93" spans="1:3">
-      <c r="A93" s="2">
+      <c r="A93" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="2">
         <v>1077</v>
       </c>
-      <c r="B93" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="2" t="s">
+      <c r="B94" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C94" s="2" t="s">
         <v>6</v>
-      </c>
-[...9 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
     </row>
     <row r="96" spans="1:3">
-      <c r="A96" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C96" s="3"/>
+      <c r="A96" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="97" spans="1:3">
-      <c r="A97" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C97" s="2" t="s">
+      <c r="A97" s="3" t="s">
         <v>182</v>
       </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2" t="s">
-        <v>34</v>
+        <v>183</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>36</v>
+        <v>189</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>191</v>
+        <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:3">
-      <c r="A102" s="3" t="s">
+      <c r="A102" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="B102" s="3"/>
-      <c r="C102" s="3"/>
+      <c r="B102" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="103" spans="1:3">
-      <c r="A103" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A103" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3"/>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>196</v>
+        <v>65</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2" t="s">
-        <v>197</v>
+        <v>33</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2" t="s">
-        <v>34</v>
+        <v>200</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="2" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>141</v>
+        <v>204</v>
       </c>
     </row>
     <row r="108" spans="1:3">
-      <c r="A108" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C108" s="3"/>
+      <c r="A108" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>207</v>
+      </c>
     </row>
     <row r="109" spans="1:3">
-      <c r="A109" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A109" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B109" s="3"/>
+      <c r="C109" s="3"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
     </row>
     <row r="113" spans="1:3">
-      <c r="A113" s="2">
+      <c r="A113" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="2">
         <v>1102</v>
       </c>
-      <c r="B113" s="2" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B114" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>214</v>
+        <v>42</v>
       </c>
     </row>
     <row r="115" spans="1:3">
-      <c r="A115" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C115" s="3"/>
+      <c r="A115" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="116" spans="1:3">
-      <c r="A116" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A116" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B116" s="3"/>
+      <c r="C116" s="3"/>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B117" s="2" t="s">
-[...11 lines deleted...]
-      <c r="C118" s="3"/>
+      <c r="B118" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="119" spans="1:3">
-      <c r="A119" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A119" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B119" s="3"/>
+      <c r="C119" s="3"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2" t="s">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="B120" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C120" s="2" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>63</v>
+        <v>226</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>64</v>
+        <v>227</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>224</v>
+        <v>46</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>225</v>
+        <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>226</v>
+        <v>48</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="B125" s="2" t="s">
+      <c r="C125" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="C125" s="2" t="s">
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B126" s="2" t="s">
         <v>230</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B126" s="2" t="s">
+      <c r="C126" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="B127" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B127" s="2" t="s">
+      <c r="C127" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="C127" s="2" t="s">
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B128" s="2" t="s">
         <v>235</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C128" s="2" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="2" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>18</v>
+        <v>223</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:3">
-      <c r="A132" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C132" s="3"/>
+      <c r="A132" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="2" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:3">
-      <c r="A134" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A134" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B134" s="3"/>
+      <c r="C134" s="3"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>63</v>
+        <v>221</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>64</v>
+        <v>222</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>47</v>
+        <v>226</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>48</v>
+        <v>227</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2" t="s">
-        <v>233</v>
+        <v>63</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>234</v>
+        <v>64</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>235</v>
+        <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>219</v>
+        <v>48</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2" t="s">
         <v>237</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>199</v>
+        <v>239</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>26</v>
+        <v>223</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>27</v>
+        <v>224</v>
       </c>
     </row>
     <row r="141" spans="1:3">
-      <c r="A141" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C141" s="3"/>
+      <c r="A141" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="2" t="s">
-        <v>216</v>
+        <v>25</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:3">
-      <c r="A143" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A143" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B143" s="3"/>
+      <c r="C143" s="3"/>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="2" t="s">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="B144" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C144" s="2" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>90</v>
+        <v>199</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>47</v>
+        <v>226</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>48</v>
+        <v>227</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>196</v>
+        <v>248</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>224</v>
+        <v>48</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>225</v>
+        <v>47</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2" t="s">
-        <v>34</v>
+        <v>249</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>227</v>
+        <v>199</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B150" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="B150" s="2" t="s">
+      <c r="C150" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="C150" s="2" t="s">
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B151" s="2" t="s">
         <v>230</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B151" s="2" t="s">
+      <c r="C151" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>196</v>
+        <v>234</v>
       </c>
     </row>
     <row r="153" spans="1:3">
-      <c r="A153" s="2" t="s">
-        <v>233</v>
+      <c r="A153" s="2">
+        <v>1164</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2" t="s">
-        <v>55</v>
+        <v>251</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>219</v>
+        <v>252</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2" t="s">
-        <v>25</v>
+        <v>237</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>26</v>
+        <v>238</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>27</v>
+        <v>239</v>
       </c>
     </row>
     <row r="156" spans="1:3">
-      <c r="A156" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C156" s="3"/>
+      <c r="A156" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="2" t="s">
-        <v>249</v>
+        <v>25</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>250</v>
+        <v>26</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>251</v>
+        <v>27</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B158" s="3"/>
       <c r="C158" s="3"/>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2" t="s">
-        <v>34</v>
+        <v>255</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B160" s="3"/>
       <c r="C160" s="3"/>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>199</v>
+        <v>260</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B162" s="3"/>
       <c r="C162" s="3"/>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2" t="s">
-        <v>34</v>
+        <v>241</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>45</v>
+        <v>242</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>46</v>
+        <v>202</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="3" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B164" s="3"/>
       <c r="C164" s="3"/>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>225</v>
+        <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:3">
-      <c r="A166" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A166" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B166" s="3"/>
+      <c r="C166" s="3"/>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B167" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="B167" s="2" t="s">
+      <c r="C167" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="C167" s="2" t="s">
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B168" s="2" t="s">
         <v>230</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C168" s="3"/>
+      <c r="C168" s="2" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2" t="s">
-        <v>259</v>
+        <v>232</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>260</v>
+        <v>233</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>261</v>
+        <v>234</v>
       </c>
     </row>
     <row r="170" spans="1:3">
-      <c r="A170" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A170" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B170" s="3"/>
+      <c r="C170" s="3"/>
     </row>
     <row r="171" spans="1:3">
-      <c r="A171" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C171" s="3"/>
+      <c r="A171" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>267</v>
+      </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="2" t="s">
-        <v>34</v>
+        <v>237</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>182</v>
+        <v>239</v>
       </c>
     </row>
     <row r="173" spans="1:3">
-      <c r="A173" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A173" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B173" s="3"/>
+      <c r="C173" s="3"/>
     </row>
     <row r="174" spans="1:3">
-      <c r="A174" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C174" s="3"/>
+      <c r="A174" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>267</v>
+        <v>210</v>
       </c>
     </row>
     <row r="176" spans="1:3">
-      <c r="A176" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A176" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B176" s="3"/>
+      <c r="C176" s="3"/>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="2" t="s">
-        <v>34</v>
+        <v>272</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>222</v>
+        <v>272</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>223</v>
+        <v>273</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="2" t="s">
-        <v>272</v>
+        <v>33</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>273</v>
+        <v>226</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>274</v>
+        <v>227</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="2" t="s">
-        <v>275</v>
+        <v>33</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>276</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>279</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="183" spans="1:3">
-      <c r="A183" s="3" t="s">
+      <c r="A183" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="B183" s="3"/>
-      <c r="C183" s="3"/>
+      <c r="B183" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>286</v>
+      </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="185" spans="1:3">
-      <c r="A185" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C185" s="2" t="s">
+      <c r="A185" s="3" t="s">
         <v>290</v>
       </c>
+      <c r="B185" s="3"/>
+      <c r="C185" s="3"/>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>298</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="189" spans="1:3">
-      <c r="A189" s="3" t="s">
+      <c r="A189" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="B189" s="3"/>
-      <c r="C189" s="3"/>
+      <c r="B189" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>302</v>
+      </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="2" t="s">
-        <v>34</v>
+        <v>303</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>51</v>
+        <v>305</v>
       </c>
     </row>
     <row r="191" spans="1:3">
-      <c r="A191" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A191" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B191" s="3"/>
+      <c r="C191" s="3"/>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>65</v>
+        <v>307</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>66</v>
+        <v>308</v>
       </c>
     </row>
     <row r="193" spans="1:3">
-      <c r="A193" s="2">
-        <v>1029</v>
+      <c r="A193" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>72</v>
+        <v>260</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>304</v>
+        <v>66</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
     </row>
     <row r="195" spans="1:3">
-      <c r="A195" s="2" t="s">
-        <v>34</v>
+      <c r="A195" s="2">
+        <v>1029</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>307</v>
+        <v>111</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="2" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>238</v>
+        <v>312</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>199</v>
+        <v>94</v>
       </c>
     </row>
     <row r="198" spans="1:3">
-      <c r="A198" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C198" s="3"/>
+      <c r="A198" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="199" spans="1:3">
-      <c r="A199" s="2">
+      <c r="A199" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B200" s="3"/>
+      <c r="C200" s="3"/>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="2">
         <v>1186</v>
       </c>
-      <c r="B199" s="2" t="s">
+      <c r="B201" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C201" s="2" t="s">
         <v>42</v>
-      </c>
-[...23 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>52</v>
+        <v>316</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>53</v>
+        <v>317</v>
       </c>
     </row>
     <row r="203" spans="1:3">
-      <c r="A203" s="2">
-        <v>1102</v>
+      <c r="A203" s="2" t="s">
+        <v>49</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>211</v>
+        <v>50</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>310</v>
+        <v>52</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>311</v>
+        <v>53</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="2">
+        <v>1102</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="2">
         <v>1098</v>
       </c>
-      <c r="B205" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="B207" s="2" t="s">
-        <v>217</v>
+        <v>320</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>218</v>
+        <v>35</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="3" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="B208" s="3"/>
       <c r="C208" s="3"/>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="2" t="s">
-        <v>216</v>
+        <v>33</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>217</v>
+        <v>46</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>218</v>
+        <v>47</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="3" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B210" s="3"/>
       <c r="C210" s="3"/>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="2" t="s">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>316</v>
+        <v>221</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>317</v>
+        <v>222</v>
       </c>
     </row>
     <row r="212" spans="1:3">
-      <c r="A212" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A212" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B212" s="3"/>
+      <c r="C212" s="3"/>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="2" t="s">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>318</v>
+        <v>221</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
     </row>
     <row r="214" spans="1:3">
-      <c r="A214" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A214" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="B214" s="3"/>
+      <c r="C214" s="3"/>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>70</v>
+        <v>326</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="2" t="s">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>321</v>
+        <v>221</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>21</v>
+        <v>222</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>326</v>
+        <v>71</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>328</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>90</v>
+        <v>333</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
     </row>
     <row r="223" spans="1:3">
-      <c r="A223" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C223" s="3"/>
+      <c r="A223" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="2" t="s">
-        <v>216</v>
+        <v>33</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>217</v>
+        <v>337</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>218</v>
+        <v>338</v>
       </c>
     </row>
     <row r="225" spans="1:3">
-      <c r="A225" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C225" s="3"/>
+      <c r="A225" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="2" t="s">
-        <v>216</v>
+        <v>33</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>217</v>
+        <v>340</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>218</v>
+        <v>104</v>
       </c>
     </row>
     <row r="227" spans="1:3">
-      <c r="A227" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A227" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B227" s="3"/>
+      <c r="C227" s="3"/>
     </row>
     <row r="228" spans="1:3">
-      <c r="A228" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C228" s="3"/>
+      <c r="A228" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>222</v>
+      </c>
     </row>
     <row r="229" spans="1:3">
-      <c r="A229" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A229" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B229" s="3"/>
+      <c r="C229" s="3"/>
     </row>
     <row r="230" spans="1:3">
-      <c r="A230" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C230" s="3"/>
+      <c r="A230" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>222</v>
+      </c>
     </row>
     <row r="231" spans="1:3">
-      <c r="A231" s="2">
-        <v>0.22409</v>
+      <c r="A231" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="232" spans="1:3">
-      <c r="A232" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A232" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B232" s="3"/>
+      <c r="C232" s="3"/>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
     </row>
     <row r="234" spans="1:3">
-      <c r="A234" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="A234" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B234" s="3"/>
+      <c r="C234" s="3"/>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="2">
-        <v>0.22408</v>
+        <v>0.22409</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="236" spans="1:3">
-      <c r="A236" s="2">
-        <v>0.22406</v>
+      <c r="A236" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>164</v>
+        <v>344</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="2" t="s">
-        <v>348</v>
+        <v>33</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>220</v>
+        <v>347</v>
       </c>
     </row>
     <row r="238" spans="1:3">
-      <c r="A238" s="2" t="s">
-        <v>34</v>
+      <c r="A238" s="2">
+        <v>0.22405</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="239" spans="1:3">
-      <c r="A239" s="2" t="s">
-        <v>34</v>
+      <c r="A239" s="2">
+        <v>0.22408</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="240" spans="1:3">
-      <c r="A240" s="2" t="s">
-        <v>34</v>
+      <c r="A240" s="2">
+        <v>0.22406</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>27</v>
+        <v>358</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="2" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>162</v>
+        <v>224</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>220</v>
+        <v>362</v>
       </c>
     </row>
     <row r="243" spans="1:3">
-      <c r="A243" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C243" s="3"/>
+      <c r="A243" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>364</v>
+      </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="2" t="s">
-        <v>359</v>
+        <v>33</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="2" t="s">
-        <v>34</v>
+        <v>367</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>76</v>
+        <v>368</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>77</v>
+        <v>369</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>363</v>
+        <v>224</v>
       </c>
     </row>
     <row r="247" spans="1:3">
-      <c r="A247" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A247" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B247" s="3"/>
+      <c r="C247" s="3"/>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>369</v>
+        <v>77</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>370</v>
+        <v>78</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="251" spans="1:3">
-      <c r="A251" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C251" s="3"/>
+      <c r="A251" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>378</v>
+      </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="2" t="s">
-        <v>34</v>
+        <v>379</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>268</v>
+        <v>380</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>269</v>
+        <v>381</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="2" t="s">
-        <v>288</v>
+        <v>33</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>289</v>
+        <v>382</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>290</v>
+        <v>383</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="2" t="s">
-        <v>291</v>
+        <v>33</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>292</v>
+        <v>384</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>293</v>
+        <v>385</v>
       </c>
     </row>
     <row r="255" spans="1:3">
-      <c r="A255" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A255" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B255" s="3"/>
+      <c r="C255" s="3"/>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="2" t="s">
-        <v>376</v>
+        <v>33</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>377</v>
+        <v>274</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>378</v>
+        <v>275</v>
       </c>
     </row>
     <row r="257" spans="1:3">
-      <c r="A257" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C257" s="3"/>
+      <c r="A257" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="2" t="s">
-        <v>380</v>
+        <v>297</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>381</v>
+        <v>298</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>100</v>
+        <v>299</v>
       </c>
     </row>
     <row r="259" spans="1:3">
-      <c r="A259" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C259" s="3"/>
+      <c r="A259" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>388</v>
+      </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="2" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
     </row>
     <row r="261" spans="1:3">
-      <c r="A261" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A261" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B261" s="3"/>
+      <c r="C261" s="3"/>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="2" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>86</v>
+        <v>395</v>
       </c>
     </row>
     <row r="263" spans="1:3">
-      <c r="A263" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A263" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B263" s="3"/>
+      <c r="C263" s="3"/>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="2" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="2" t="s">
-        <v>389</v>
+        <v>244</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>390</v>
+        <v>245</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>90</v>
+        <v>199</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="2" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>182</v>
+        <v>401</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="2" t="s">
-        <v>393</v>
+        <v>246</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>394</v>
+        <v>247</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>86</v>
+        <v>248</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="2" t="s">
-        <v>34</v>
+        <v>402</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>396</v>
+        <v>91</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="2" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>398</v>
+        <v>248</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="2" t="s">
-        <v>34</v>
+        <v>406</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>400</v>
+        <v>185</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="2" t="s">
-        <v>34</v>
+        <v>408</v>
       </c>
       <c r="B271" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C271" s="2" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="2" t="s">
-        <v>402</v>
+        <v>33</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>70</v>
+        <v>411</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="2" t="s">
-        <v>404</v>
+        <v>33</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>86</v>
+        <v>413</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="2" t="s">
-        <v>406</v>
+        <v>33</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>141</v>
+        <v>415</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="2" t="s">
-        <v>408</v>
+        <v>33</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="2" t="s">
-        <v>244</v>
+        <v>418</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="2" t="s">
-        <v>244</v>
+        <v>421</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>245</v>
+        <v>422</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>196</v>
+        <v>401</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="2" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="2" t="s">
-        <v>7</v>
+        <v>425</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>8</v>
+        <v>426</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>9</v>
+        <v>427</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="2" t="s">
-        <v>415</v>
+        <v>249</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>90</v>
+        <v>429</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="2" t="s">
-        <v>417</v>
+        <v>249</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>416</v>
+        <v>250</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>141</v>
+        <v>199</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="2" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>420</v>
+        <v>248</v>
       </c>
     </row>
     <row r="283" spans="1:3">
-      <c r="A283" s="2">
-        <v>1180</v>
+      <c r="A283" s="2" t="s">
+        <v>7</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>421</v>
+        <v>8</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>311</v>
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="2" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>83</v>
+        <v>248</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="2" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>420</v>
+        <v>207</v>
       </c>
     </row>
     <row r="286" spans="1:3">
-      <c r="A286" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C286" s="3"/>
+      <c r="A286" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="287" spans="1:3">
-      <c r="A287" s="2" t="s">
-        <v>427</v>
+      <c r="A287" s="2">
+        <v>1180</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="288" spans="1:3">
-      <c r="A288" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C288" s="3"/>
+      <c r="A288" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>442</v>
+      </c>
     </row>
     <row r="289" spans="1:3">
-      <c r="A289" s="2">
-        <v>1149</v>
+      <c r="A289" s="2" t="s">
+        <v>443</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>6</v>
+        <v>437</v>
       </c>
     </row>
     <row r="290" spans="1:3">
-      <c r="A290" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A290" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B290" s="3"/>
+      <c r="C290" s="3"/>
     </row>
     <row r="291" spans="1:3">
-      <c r="A291" s="2">
-        <v>1164</v>
+      <c r="A291" s="2" t="s">
+        <v>446</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>231</v>
+        <v>447</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>232</v>
+        <v>448</v>
       </c>
     </row>
     <row r="292" spans="1:3">
-      <c r="A292" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A292" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B292" s="3"/>
+      <c r="C292" s="3"/>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="2" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:3">
-      <c r="A294" s="2" t="s">
-        <v>246</v>
+      <c r="A294" s="2">
+        <v>1149</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>247</v>
+        <v>452</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>196</v>
+        <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="2" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>214</v>
+        <v>328</v>
       </c>
     </row>
     <row r="296" spans="1:3">
-      <c r="A296" s="2" t="s">
-        <v>441</v>
+      <c r="A296" s="2">
+        <v>1164</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>442</v>
+        <v>235</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>72</v>
+        <v>236</v>
       </c>
     </row>
     <row r="297" spans="1:3">
-      <c r="A297" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C297" s="3"/>
+      <c r="A297" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="2" t="s">
-        <v>34</v>
+        <v>458</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>92</v>
+        <v>459</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
     </row>
     <row r="299" spans="1:3">
-      <c r="A299" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C299" s="3"/>
+      <c r="A299" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="2" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>447</v>
+        <v>328</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="2" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>182</v>
+        <v>73</v>
       </c>
     </row>
     <row r="302" spans="1:3">
-      <c r="A302" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A302" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B302" s="3"/>
+      <c r="C302" s="3"/>
     </row>
     <row r="303" spans="1:3">
-      <c r="A303" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C303" s="3"/>
+      <c r="A303" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="304" spans="1:3">
-      <c r="A304" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A304" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="B304" s="3"/>
+      <c r="C304" s="3"/>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="2" t="s">
-        <v>34</v>
+        <v>466</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>399</v>
+        <v>467</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>400</v>
+        <v>468</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="2" t="s">
-        <v>34</v>
+        <v>469</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>86</v>
+        <v>185</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="2" t="s">
-        <v>34</v>
+        <v>471</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>457</v>
+        <v>42</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="3" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="B308" s="3"/>
       <c r="C308" s="3"/>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="2" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="2" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>463</v>
+        <v>414</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>464</v>
+        <v>415</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="2" t="s">
-        <v>465</v>
+        <v>33</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>467</v>
+        <v>401</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="2" t="s">
-        <v>468</v>
+        <v>33</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>317</v>
+        <v>479</v>
       </c>
     </row>
     <row r="313" spans="1:3">
-      <c r="A313" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A313" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B313" s="3"/>
+      <c r="C313" s="3"/>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="2" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="2" t="s">
-        <v>34</v>
+        <v>484</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>311</v>
+        <v>486</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="2" t="s">
-        <v>7</v>
+        <v>487</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>8</v>
+        <v>488</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>9</v>
+        <v>489</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="2" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="2" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="2" t="s">
-        <v>34</v>
+        <v>496</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="2" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="B320" s="2" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>486</v>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>512</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A19:C19"/>
-    <mergeCell ref="A24:C24"/>
-[...18 lines deleted...]
-    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="A116:C116"/>
+    <mergeCell ref="A119:C119"/>
+    <mergeCell ref="A134:C134"/>
+    <mergeCell ref="A143:C143"/>
     <mergeCell ref="A158:C158"/>
     <mergeCell ref="A160:C160"/>
     <mergeCell ref="A162:C162"/>
     <mergeCell ref="A164:C164"/>
-    <mergeCell ref="A168:C168"/>
-[...5 lines deleted...]
-    <mergeCell ref="A206:C206"/>
+    <mergeCell ref="A166:C166"/>
+    <mergeCell ref="A170:C170"/>
+    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="A176:C176"/>
+    <mergeCell ref="A185:C185"/>
+    <mergeCell ref="A191:C191"/>
+    <mergeCell ref="A200:C200"/>
     <mergeCell ref="A208:C208"/>
     <mergeCell ref="A210:C210"/>
-    <mergeCell ref="A223:C223"/>
-[...11 lines deleted...]
-    <mergeCell ref="A303:C303"/>
+    <mergeCell ref="A212:C212"/>
+    <mergeCell ref="A214:C214"/>
+    <mergeCell ref="A227:C227"/>
+    <mergeCell ref="A229:C229"/>
+    <mergeCell ref="A232:C232"/>
+    <mergeCell ref="A234:C234"/>
+    <mergeCell ref="A247:C247"/>
+    <mergeCell ref="A255:C255"/>
+    <mergeCell ref="A261:C261"/>
+    <mergeCell ref="A263:C263"/>
+    <mergeCell ref="A290:C290"/>
+    <mergeCell ref="A292:C292"/>
+    <mergeCell ref="A302:C302"/>
+    <mergeCell ref="A304:C304"/>
     <mergeCell ref="A308:C308"/>
+    <mergeCell ref="A313:C313"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A18" sqref="A18:C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>488</v>
+        <v>514</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>489</v>
+        <v>515</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>328</v>
+        <v>516</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>490</v>
+        <v>517</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>24</v>
+        <v>519</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>24</v>
+        <v>519</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>494</v>
+        <v>522</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="3" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
-        <v>498</v>
+        <v>526</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>410</v>
+        <v>528</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>501</v>
+        <v>530</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>46</v>
+        <v>531</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>503</v>
+        <v>533</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>504</v>
+        <v>534</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
-        <v>505</v>
+        <v>535</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>506</v>
+        <v>536</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>48</v>
+        <v>537</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>507</v>
+        <v>538</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>508</v>
+        <v>539</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>509</v>
+        <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>510</v>
+        <v>540</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>511</v>
+        <v>541</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>512</v>
+        <v>542</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>513</v>
+        <v>543</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>96</v>
+        <v>544</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
-        <v>514</v>
+        <v>545</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>6</v>
+        <v>338</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="2" t="s">
-        <v>516</v>
+      <c r="A16" s="2">
+        <v>10000037</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>517</v>
+        <v>547</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>96</v>
+        <v>548</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>518</v>
+        <v>549</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>519</v>
+        <v>550</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>46</v>
+        <v>548</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>520</v>
+        <v>551</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>521</v>
+        <v>552</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -5620,64 +5776,64 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>