--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -16,125 +16,125 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Для незрячих та слабозорих" sheetId="1" r:id="rId4"/>
     <sheet name="ДЦП" sheetId="2" r:id="rId5"/>
     <sheet name="Дислексія " sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="578">
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Тростини та орієнтування</t>
   </si>
   <si>
     <t xml:space="preserve"> AM6001</t>
   </si>
   <si>
     <t>Ліхтарикмаячьок Pharos для тростини</t>
   </si>
   <si>
     <t>1 000.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> EXP5089</t>
   </si>
   <si>
     <t>Пов'язка очна, тканинна</t>
   </si>
   <si>
     <t>179.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> AM7205</t>
   </si>
   <si>
     <t>Світловідбиваюча червона смуга для тактильної тростини</t>
   </si>
   <si>
-    <t>40.00 грн.</t>
+    <t>70.00 грн.</t>
   </si>
   <si>
     <t>Тактильні тростини</t>
   </si>
   <si>
     <t xml:space="preserve"> PGS40</t>
   </si>
   <si>
     <t>Тростина вуглепластикова Ambutech</t>
   </si>
   <si>
     <t>2 000.00 грн.</t>
   </si>
   <si>
     <t>SGS50</t>
   </si>
   <si>
     <t>Тростина вуглепластикова Ambutech сигнальна</t>
   </si>
   <si>
     <t xml:space="preserve"> PAS40</t>
   </si>
   <si>
     <t>Тростина з алюмінію Ambutech</t>
   </si>
   <si>
     <t>1 600.00 грн.</t>
   </si>
   <si>
     <t>JGL40</t>
   </si>
   <si>
     <t>Тростина орієнтаційна No-Jab</t>
   </si>
   <si>
-    <t>3 500.00 грн.</t>
+    <t>3 700.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> Or C6 C/A</t>
   </si>
   <si>
     <t>Тростина чеська комбінована 6 ланок</t>
   </si>
   <si>
     <t>4 000.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> Or C4 A</t>
   </si>
   <si>
     <t>Тростина чеська комбінована із сплаву алюмінія</t>
   </si>
   <si>
     <t>3 000.00 грн.</t>
   </si>
   <si>
     <t>OrF5K</t>
   </si>
   <si>
     <t>Тростина чеська тактильна складна композитна</t>
   </si>
@@ -150,122 +150,197 @@
   <si>
     <t>Наконечники до тростин</t>
   </si>
   <si>
     <t xml:space="preserve"> SF</t>
   </si>
   <si>
     <t>Шкіряний чохол для тростини</t>
   </si>
   <si>
     <t>850.00 грн.</t>
   </si>
   <si>
     <t>Електронні прилади для орієнтування</t>
   </si>
   <si>
     <t>Біпер</t>
   </si>
   <si>
     <t>420.00 грн.</t>
   </si>
   <si>
     <t>Мовні пристрої</t>
   </si>
   <si>
+    <t>SB-1</t>
+  </si>
+  <si>
+    <t>Ваги для ванної IKONN SB-1</t>
+  </si>
+  <si>
+    <t>2 995.00 грн.</t>
+  </si>
+  <si>
+    <t>CS-1</t>
+  </si>
+  <si>
+    <t>Датчик кольору та світла IKONN CS-1</t>
+  </si>
+  <si>
+    <t>9 795.00 грн.</t>
+  </si>
+  <si>
     <t>Диктофон Milestone 112 Ace</t>
   </si>
   <si>
     <t>14 500.00 грн.</t>
   </si>
   <si>
+    <t>TI-1</t>
+  </si>
+  <si>
+    <t>Кімнатний термометр IKONN TI-1</t>
+  </si>
+  <si>
+    <t>2 795.00 грн.</t>
+  </si>
+  <si>
+    <t>Контролер IKONN</t>
+  </si>
+  <si>
+    <t>11 595.00 грн.</t>
+  </si>
+  <si>
+    <t>TK-1</t>
+  </si>
+  <si>
+    <t>Кухонний термометр IKONN TK-1</t>
+  </si>
+  <si>
+    <t>3 295.00 грн.</t>
+  </si>
+  <si>
+    <t>TF-1</t>
+  </si>
+  <si>
+    <t>Медичний термометр IKONN TF-1</t>
+  </si>
+  <si>
     <t xml:space="preserve">Мовна рулетка "TapeKing" </t>
   </si>
   <si>
     <t>12 600.00 грн.</t>
   </si>
   <si>
     <t>Мовний визначник кольору «Colorino»</t>
   </si>
   <si>
     <t xml:space="preserve"> 15200</t>
   </si>
   <si>
     <t>Мовний маркувальник Foxy Reader</t>
   </si>
   <si>
     <t>9 345.00 грн.</t>
   </si>
   <si>
     <t>Мовний маркувальник PennyTalks</t>
   </si>
   <si>
     <t>8 820.00 грн.</t>
   </si>
   <si>
+    <t>MT-1</t>
+  </si>
+  <si>
+    <t>Розумна рулетка IKONN MT-1</t>
+  </si>
+  <si>
+    <t>3 995.00 грн.</t>
+  </si>
+  <si>
+    <t>AM-1</t>
+  </si>
+  <si>
+    <t>Цифровий кутомір IKONN AM-1</t>
+  </si>
+  <si>
+    <t>CP-1</t>
+  </si>
+  <si>
+    <t>Цифровий штангенциркуль IKONN CP-1</t>
+  </si>
+  <si>
+    <t>4 395.00 грн.</t>
+  </si>
+  <si>
     <t>Тонометри</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Збільшена манжета для тонометрів 42 см.</t>
   </si>
   <si>
     <t>-LD-100</t>
   </si>
   <si>
     <t>Механічний тонометр LD-100</t>
   </si>
   <si>
     <t>-LD-51s</t>
   </si>
   <si>
     <t>Тонометр для незрячих Little Doctor LD-51s</t>
   </si>
   <si>
     <t>2 100.00 грн.</t>
   </si>
   <si>
     <t>Ваги</t>
   </si>
   <si>
     <t>-GS 39</t>
   </si>
   <si>
     <t>Ваги "Beurer" із мовним інтерфейсом</t>
   </si>
   <si>
     <t>3 200.00 грн.</t>
   </si>
   <si>
     <t>Ваги україномовні кухонні Aroma</t>
   </si>
   <si>
     <t>2 900.00 грн.</t>
   </si>
   <si>
+    <t>Термометри</t>
+  </si>
+  <si>
     <t>Глюкометри</t>
   </si>
   <si>
     <t>-SN488010736</t>
   </si>
   <si>
     <t>Глюкометр для сліпих SensoLite Nova Plus</t>
   </si>
   <si>
     <t>1 100.00 грн.</t>
   </si>
   <si>
     <t>Тест-смужки для глюкометра Sensolite Nova TEST №50</t>
   </si>
   <si>
     <t>800.00 грн.</t>
   </si>
   <si>
     <t>Тест-смужки для глюкометра Сенсолайт Нова №25</t>
   </si>
   <si>
     <t>410.00 грн.</t>
   </si>
   <si>
     <t>Навчання</t>
@@ -684,53 +759,50 @@
   <si>
     <t>340.00 грн.</t>
   </si>
   <si>
     <t>Пластикові самоклеючі етикетки</t>
   </si>
   <si>
     <t xml:space="preserve"> C1/0-0022</t>
   </si>
   <si>
     <t>Тракторний фальцований Брайлівський папір</t>
   </si>
   <si>
     <t>945.00 грн.</t>
   </si>
   <si>
     <t>Подарунки</t>
   </si>
   <si>
     <t xml:space="preserve"> VS810PD</t>
   </si>
   <si>
     <t xml:space="preserve">Power Bank Energrid VS810PD </t>
   </si>
   <si>
-    <t>3 700.00 грн.</t>
-[...1 lines deleted...]
-  <si>
     <t>Подарунковий сертифікат</t>
   </si>
   <si>
     <t>0.00 грн.</t>
   </si>
   <si>
     <t>Подарунок для чоловіка</t>
   </si>
   <si>
     <t>Відеозбільшувач Explore 5 HD</t>
   </si>
   <si>
     <t>25 725.00 грн.</t>
   </si>
   <si>
     <t>Навушники AfterShokz Aeropex</t>
   </si>
   <si>
     <t>9 555.00 грн.</t>
   </si>
   <si>
     <t>Навушники Aftershokz Air</t>
   </si>
   <si>
     <t>7 035.00 грн.</t>
@@ -936,77 +1008,80 @@
   <si>
     <t>Відеозбільшувач з функцією читання KOBA Vision Vocatex Standard</t>
   </si>
   <si>
     <t>242 550.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> EasyViewer</t>
   </si>
   <si>
     <t>Стаціонарний відео збільшувач KOBA Vision EasyViewer</t>
   </si>
   <si>
     <t>162 645.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> Quartz</t>
   </si>
   <si>
     <t>Стаціонарний відео збільшувач KOBA Vision Quartz Full HD</t>
   </si>
   <si>
     <t>191 100.00 грн.</t>
   </si>
   <si>
+    <t>Для побуту</t>
+  </si>
+  <si>
     <t>Для кухні</t>
   </si>
   <si>
     <t>Індукційна плита з мовним інтерфейсом</t>
   </si>
   <si>
-    <t>8 900.00 грн.</t>
-[...1 lines deleted...]
-  <si>
     <t>Аерогриль з голосовим супроводом для незрячих</t>
   </si>
   <si>
+    <t>10 250.00 грн.</t>
+  </si>
+  <si>
     <t>Звуковий датчик рівня води</t>
   </si>
   <si>
     <t>Керамічний індикатор закипання</t>
   </si>
   <si>
     <t>Подвійна індукційна плита з мовним інтерфейсом</t>
   </si>
   <si>
+    <t>18 000.00 грн.</t>
+  </si>
+  <si>
     <t>Подвійний аерогриль з голосовим супроводом для незрячих</t>
   </si>
   <si>
-    <t>13 500.00 грн.</t>
-[...1 lines deleted...]
-  <si>
     <t>Маркування предметів та маячки</t>
   </si>
   <si>
     <t>Лента для приладу «TapeQueen»</t>
   </si>
   <si>
     <t>683.00 грн.</t>
   </si>
   <si>
     <t>Прилад «TapeQueen» для маркування предметів</t>
   </si>
   <si>
     <t>1 995.00 грн.</t>
   </si>
   <si>
     <t>Тактильні мітки для маркування предметів</t>
   </si>
   <si>
     <t>Вимірювальні прилади та пристосування</t>
   </si>
   <si>
     <t>Елементи живлення</t>
   </si>
   <si>
     <t>Зв'язок</t>
@@ -1512,213 +1587,210 @@
   <si>
     <t>EXP1020</t>
   </si>
   <si>
     <t>Бочча Superior Classic</t>
   </si>
   <si>
     <t>22 050.00 грн.</t>
   </si>
   <si>
     <t>EXP1022</t>
   </si>
   <si>
     <t>Бочча Superior Суперсофт</t>
   </si>
   <si>
     <t>23 100.00 грн.</t>
   </si>
   <si>
     <t>EXP1060</t>
   </si>
   <si>
     <t xml:space="preserve">Бочча Стандарт-про" </t>
   </si>
   <si>
+    <t>12 350.00 грн.</t>
+  </si>
+  <si>
+    <t>Окремий м'яч Бочча</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1120, EXP1121</t>
+  </si>
+  <si>
+    <t>Подовжувач для рампи Бочча</t>
+  </si>
+  <si>
+    <t>6 300.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1119</t>
+  </si>
+  <si>
+    <t>Рампа для гри Бочча</t>
+  </si>
+  <si>
+    <t>8 400.00 грн.</t>
+  </si>
+  <si>
+    <t>Сумка-кейс для м'ячів Бочча</t>
+  </si>
+  <si>
+    <t>7 770.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1014</t>
+  </si>
+  <si>
+    <t>Тактильний Бочча планшет для сліпих</t>
+  </si>
+  <si>
+    <t>7 665.00 грн.</t>
+  </si>
+  <si>
+    <t>Кнопки, інтерфейс</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000053</t>
+  </si>
+  <si>
+    <t>Blue2 FT: перемикач</t>
+  </si>
+  <si>
+    <t>13 125.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10033500</t>
+  </si>
+  <si>
+    <t>Кнопка Big Red</t>
+  </si>
+  <si>
+    <t>3 675.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10033400</t>
+  </si>
+  <si>
+    <t>Кнопка Jelly Bean</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12000006</t>
+  </si>
+  <si>
+    <t>Маніпулятор  BIGtrack 2</t>
+  </si>
+  <si>
+    <t>4 935.00 грн.</t>
+  </si>
+  <si>
+    <t>Комунікатори</t>
+  </si>
+  <si>
+    <t>GTL-20W</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GoTalk 20+ Lite Touch </t>
+  </si>
+  <si>
+    <t>19 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GTL-04W </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GoTalk 4+ Lite Touch </t>
+  </si>
+  <si>
+    <t>16 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AT- g24w</t>
+  </si>
+  <si>
+    <t>Attainment Talker 24</t>
+  </si>
+  <si>
+    <t>4 830.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GTL-09W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GoTalk 9+ Lite Touch </t>
+  </si>
+  <si>
+    <t>17 325.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GT-00W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GoTalk Button </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GTG-01W</t>
+  </si>
+  <si>
+    <t>GoTalk Go</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GT-01W</t>
+  </si>
+  <si>
+    <t>GoTalk One</t>
+  </si>
+  <si>
+    <t>1 050.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GTS-01W</t>
+  </si>
+  <si>
+    <t>GoTalk Select</t>
+  </si>
+  <si>
+    <t>QuickTalker FeatherTouch 12</t>
+  </si>
+  <si>
+    <t>15 225.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000038</t>
+  </si>
+  <si>
+    <t>QuickTalker FeatherTouch 23</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000043</t>
+  </si>
+  <si>
+    <t>Комунікатор BIG Step-by-Step</t>
+  </si>
+  <si>
     <t>11 550.00 грн.</t>
-  </si>
-[...160 lines deleted...]
-    <t>Комунікатор BIG Step-by-Step</t>
   </si>
   <si>
     <t xml:space="preserve">Дислексія </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2056,55 +2128,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C326"/>
+  <dimension ref="A1:C341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A326" sqref="A326:C326"/>
+      <selection pane="bottomLeft" activeCell="A341" sqref="A341:C341"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
@@ -2261,3511 +2333,3670 @@
         <v>40</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2">
         <v>1186</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="3"/>
+      <c r="A25" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>6</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="3"/>
+      <c r="A29" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="3"/>
+      <c r="A32" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C36" s="3"/>
+      <c r="A36" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A38" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C41" s="3"/>
+      <c r="A41" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="A42" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C44" s="3"/>
+      <c r="A44" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="B45" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="2" t="s">
+      <c r="B47" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="B46" s="2" t="s">
+      <c r="C47" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C46" s="2" t="s">
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="2" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="3" t="s">
+      <c r="C48" s="2" t="s">
         <v>98</v>
-      </c>
-[...11 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B49" s="2" t="s">
+      <c r="C49" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C49" s="2" t="s">
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="3" t="s">
         <v>101</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C51" s="2" t="s">
+      <c r="C52" s="2" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="52" spans="1:3">
-[...3 lines deleted...]
-      <c r="B52" s="2" t="s">
+    <row r="53" spans="1:3">
+      <c r="A53" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C52" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="3" t="s">
+      <c r="B53" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B53" s="3"/>
-      <c r="C53" s="3"/>
+      <c r="C53" s="2" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
     </row>
     <row r="55" spans="1:3">
-      <c r="A55" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A55" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C56" s="3"/>
+      <c r="A56" s="2">
+        <v>0.487</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="58" spans="1:3">
-      <c r="A58" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A58" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:3">
-      <c r="A61" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A61" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
     </row>
     <row r="62" spans="1:3">
-      <c r="A62" s="2" t="s">
-        <v>123</v>
+      <c r="A62" s="2">
+        <v>0.487</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B63" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="B63" s="2" t="s">
+      <c r="C63" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="B64" s="2" t="s">
+      <c r="C64" s="2" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B65" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C65" s="2" t="s">
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2">
+        <v>1219</v>
+      </c>
+      <c r="B66" s="2" t="s">
         <v>132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="3" t="s">
+      <c r="C66" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B66" s="3"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:3">
-      <c r="A70" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="A70" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B70" s="3"/>
+      <c r="C70" s="3"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>33</v>
+        <v>138</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>77</v>
+        <v>138</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>94</v>
+        <v>147</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>125</v>
+        <v>150</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="80" spans="1:3">
-      <c r="A80" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A80" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:3">
-      <c r="A84" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C84" s="3"/>
+      <c r="A84" s="2">
+        <v>1270</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
-        <v>161</v>
+        <v>33</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>163</v>
+        <v>103</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>170</v>
+        <v>118</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>172</v>
+        <v>146</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="B92" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B93" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="C92" s="2" t="s">
+      <c r="C93" s="2" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="93" spans="1:3">
-      <c r="A93" s="3" t="s">
+    <row r="94" spans="1:3">
+      <c r="A94" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B94" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="B93" s="3"/>
-[...6 lines deleted...]
-      <c r="B94" s="2" t="s">
+      <c r="C94" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>105</v>
+        <v>180</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="97" spans="1:3">
-      <c r="A97" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C97" s="3"/>
+      <c r="A97" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="98" spans="1:3">
-      <c r="A98" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C98" s="2" t="s">
+      <c r="A98" s="3" t="s">
         <v>185</v>
       </c>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2" t="s">
-        <v>190</v>
+        <v>33</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2" t="s">
-        <v>192</v>
+        <v>33</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="103" spans="1:3">
-      <c r="A103" s="3" t="s">
+      <c r="A103" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="B103" s="3"/>
-      <c r="C103" s="3"/>
+      <c r="C103" s="2" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>65</v>
+        <v>198</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="107" spans="1:3">
-      <c r="A107" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="2" t="s">
+      <c r="A107" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="C107" s="2" t="s">
+      <c r="B107" s="3"/>
+      <c r="C107" s="3"/>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="2">
+        <v>1077</v>
+      </c>
+      <c r="B108" s="2" t="s">
         <v>204</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C108" s="2" t="s">
-        <v>207</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:3">
-      <c r="A109" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C109" s="3"/>
+      <c r="A109" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A111" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B111" s="3"/>
+      <c r="C111" s="3"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="2" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B113" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B114" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="C113" s="2" t="s">
+      <c r="C114" s="2" t="s">
         <v>214</v>
-      </c>
-[...9 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B115" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="B115" s="2" t="s">
+      <c r="C115" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="C115" s="2" t="s">
+      <c r="B116" s="2" t="s">
         <v>218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="3" t="s">
+      <c r="C116" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="B116" s="3"/>
-      <c r="C116" s="3"/>
     </row>
     <row r="117" spans="1:3">
-      <c r="A117" s="2" t="s">
+      <c r="A117" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="B117" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B117" s="3"/>
+      <c r="C117" s="3"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="2" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="B118" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B119" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C118" s="2" t="s">
+      <c r="C119" s="2" t="s">
         <v>224</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C119" s="3"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2" t="s">
-        <v>63</v>
+        <v>230</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>64</v>
+        <v>231</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>65</v>
+        <v>232</v>
       </c>
     </row>
     <row r="123" spans="1:3">
-      <c r="A123" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A123" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B123" s="3"/>
+      <c r="C123" s="3"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="2" t="s">
-        <v>232</v>
+        <v>33</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="2">
-        <v>1164</v>
+        <v>1102</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>236</v>
+        <v>42</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="130" spans="1:3">
-      <c r="A130" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A130" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B130" s="3"/>
+      <c r="C130" s="3"/>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="2" t="s">
-        <v>14</v>
+        <v>245</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>15</v>
+        <v>246</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="2" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>18</v>
+        <v>247</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>16</v>
+        <v>248</v>
       </c>
     </row>
     <row r="133" spans="1:3">
-      <c r="A133" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C133" s="2" t="s">
+      <c r="A133" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B133" s="3"/>
+      <c r="C133" s="3"/>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C134" s="2" t="s">
         <v>24</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C134" s="3"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2" t="s">
-        <v>220</v>
+        <v>33</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>221</v>
+        <v>250</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>222</v>
+        <v>251</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>227</v>
+        <v>89</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C137" s="2" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>224</v>
+        <v>255</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="2" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
     </row>
     <row r="142" spans="1:3">
-      <c r="A142" s="2" t="s">
-        <v>25</v>
+      <c r="A142" s="2">
+        <v>1164</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>26</v>
+        <v>259</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>27</v>
+        <v>260</v>
       </c>
     </row>
     <row r="143" spans="1:3">
-      <c r="A143" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C143" s="3"/>
+      <c r="A143" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="2" t="s">
-        <v>220</v>
+        <v>79</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>221</v>
+        <v>247</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>222</v>
+        <v>248</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2" t="s">
-        <v>244</v>
+        <v>14</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>199</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>226</v>
+        <v>18</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2" t="s">
-        <v>246</v>
+        <v>22</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>247</v>
+        <v>23</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>248</v>
+        <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:3">
-      <c r="A148" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A148" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B148" s="3"/>
+      <c r="C148" s="3"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>228</v>
+        <v>250</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>229</v>
+        <v>251</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="2" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>230</v>
+        <v>88</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>231</v>
+        <v>89</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2" t="s">
-        <v>232</v>
+        <v>33</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>233</v>
+        <v>64</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>234</v>
+        <v>63</v>
       </c>
     </row>
     <row r="153" spans="1:3">
-      <c r="A153" s="2">
-        <v>1164</v>
+      <c r="A153" s="2" t="s">
+        <v>261</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2" t="s">
-        <v>251</v>
+        <v>79</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2" t="s">
-        <v>237</v>
+        <v>265</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>238</v>
+        <v>266</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="2" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>223</v>
+        <v>26</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>224</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:3">
-      <c r="A157" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A157" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B157" s="3"/>
+      <c r="C157" s="3"/>
     </row>
     <row r="158" spans="1:3">
-      <c r="A158" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C158" s="3"/>
+      <c r="A158" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>257</v>
+        <v>224</v>
       </c>
     </row>
     <row r="160" spans="1:3">
-      <c r="A160" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C160" s="3"/>
+      <c r="A160" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2" t="s">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
     </row>
     <row r="162" spans="1:3">
-      <c r="A162" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C162" s="3"/>
+      <c r="A162" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2" t="s">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>202</v>
+        <v>224</v>
       </c>
     </row>
     <row r="164" spans="1:3">
-      <c r="A164" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C164" s="3"/>
+      <c r="A164" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>44</v>
+        <v>254</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>45</v>
+        <v>255</v>
       </c>
     </row>
     <row r="166" spans="1:3">
-      <c r="A166" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C166" s="3"/>
+      <c r="A166" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="167" spans="1:3">
-      <c r="A167" s="2" t="s">
-        <v>33</v>
+      <c r="A167" s="2">
+        <v>1164</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="2" t="s">
-        <v>33</v>
+        <v>275</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>230</v>
+        <v>276</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>231</v>
+        <v>277</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
     </row>
     <row r="170" spans="1:3">
-      <c r="A170" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C170" s="3"/>
+      <c r="A170" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="2" t="s">
-        <v>265</v>
+        <v>25</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>266</v>
+        <v>26</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>267</v>
+        <v>27</v>
       </c>
     </row>
     <row r="172" spans="1:3">
-      <c r="A172" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A172" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B172" s="3"/>
+      <c r="C172" s="3"/>
     </row>
     <row r="173" spans="1:3">
-      <c r="A173" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C173" s="3"/>
+      <c r="A173" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>281</v>
+      </c>
     </row>
     <row r="174" spans="1:3">
-      <c r="A174" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A174" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B174" s="3"/>
+      <c r="C174" s="3"/>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>210</v>
+        <v>284</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="3" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="B176" s="3"/>
       <c r="C176" s="3"/>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="2" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>273</v>
+        <v>227</v>
       </c>
     </row>
     <row r="178" spans="1:3">
-      <c r="A178" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A178" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B178" s="3"/>
+      <c r="C178" s="3"/>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>226</v>
+        <v>50</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>227</v>
+        <v>51</v>
       </c>
     </row>
     <row r="180" spans="1:3">
-      <c r="A180" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A180" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B180" s="3"/>
+      <c r="C180" s="3"/>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="2" t="s">
-        <v>278</v>
+        <v>33</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="2" t="s">
-        <v>281</v>
+        <v>33</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>282</v>
+        <v>254</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="2" t="s">
-        <v>284</v>
+        <v>256</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
     </row>
     <row r="184" spans="1:3">
-      <c r="A184" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B184" s="2" t="s">
+      <c r="A184" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="C184" s="2" t="s">
+      <c r="B184" s="3"/>
+      <c r="C184" s="3"/>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="2" t="s">
         <v>289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" s="3" t="s">
+      <c r="B185" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="B185" s="3"/>
-      <c r="C185" s="3"/>
+      <c r="C185" s="2" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="2" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
       <c r="B186" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="C186" s="2" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="B187" s="3"/>
+      <c r="C187" s="3"/>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="2" t="s">
-        <v>297</v>
+        <v>33</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>299</v>
+        <v>210</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="2" t="s">
-        <v>300</v>
+        <v>33</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>302</v>
+        <v>235</v>
       </c>
     </row>
     <row r="190" spans="1:3">
-      <c r="A190" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A190" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B190" s="3"/>
+      <c r="C190" s="3"/>
     </row>
     <row r="191" spans="1:3">
-      <c r="A191" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C191" s="3"/>
+      <c r="A191" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>297</v>
+      </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>309</v>
+        <v>250</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>66</v>
+        <v>300</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>67</v>
+        <v>301</v>
       </c>
     </row>
     <row r="195" spans="1:3">
-      <c r="A195" s="2">
-        <v>1029</v>
+      <c r="A195" s="2" t="s">
+        <v>302</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>73</v>
+        <v>304</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="2" t="s">
-        <v>33</v>
+        <v>305</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>111</v>
+        <v>307</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="2" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>94</v>
+        <v>310</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="2" t="s">
-        <v>33</v>
+        <v>311</v>
       </c>
       <c r="B198" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C198" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="C198" s="2" t="s">
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="3" t="s">
         <v>314</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
+      <c r="B199" s="3"/>
+      <c r="C199" s="3"/>
     </row>
     <row r="200" spans="1:3">
-      <c r="A200" s="3" t="s">
+      <c r="A200" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="B200" s="3"/>
-      <c r="C200" s="3"/>
+      <c r="B200" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>317</v>
+      </c>
     </row>
     <row r="201" spans="1:3">
-      <c r="A201" s="2">
-        <v>1186</v>
+      <c r="A201" s="2" t="s">
+        <v>318</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>41</v>
+        <v>319</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>42</v>
+        <v>320</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="2" t="s">
-        <v>33</v>
+        <v>321</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="2" t="s">
-        <v>49</v>
+        <v>324</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>50</v>
+        <v>325</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>51</v>
+        <v>326</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="2" t="s">
-        <v>33</v>
+        <v>327</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>52</v>
+        <v>328</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>53</v>
+        <v>329</v>
       </c>
     </row>
     <row r="205" spans="1:3">
-      <c r="A205" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="A205" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B205" s="3"/>
+      <c r="C205" s="3"/>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>318</v>
+        <v>71</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>319</v>
+        <v>72</v>
       </c>
     </row>
     <row r="207" spans="1:3">
-      <c r="A207" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="A207" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B207" s="3"/>
+      <c r="C207" s="3"/>
     </row>
     <row r="208" spans="1:3">
-      <c r="A208" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C208" s="3"/>
+      <c r="A208" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>284</v>
+      </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>46</v>
+        <v>333</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>47</v>
+        <v>334</v>
       </c>
     </row>
     <row r="210" spans="1:3">
-      <c r="A210" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C210" s="3"/>
+      <c r="A210" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="211" spans="1:3">
-      <c r="A211" s="2" t="s">
-        <v>220</v>
+      <c r="A211" s="2">
+        <v>1029</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>221</v>
+        <v>335</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>222</v>
+        <v>98</v>
       </c>
     </row>
     <row r="212" spans="1:3">
-      <c r="A212" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C212" s="3"/>
+      <c r="A212" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="2" t="s">
-        <v>220</v>
+        <v>33</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>221</v>
+        <v>337</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>222</v>
+        <v>338</v>
       </c>
     </row>
     <row r="214" spans="1:3">
-      <c r="A214" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C214" s="3"/>
+      <c r="A214" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="2" t="s">
-        <v>33</v>
+        <v>265</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>325</v>
+        <v>266</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>326</v>
+        <v>227</v>
       </c>
     </row>
     <row r="216" spans="1:3">
-      <c r="A216" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A216" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B216" s="3"/>
+      <c r="C216" s="3"/>
     </row>
     <row r="217" spans="1:3">
-      <c r="A217" s="2" t="s">
-        <v>33</v>
+      <c r="A217" s="2">
+        <v>1186</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>327</v>
+        <v>41</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>328</v>
+        <v>42</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>253</v>
+        <v>342</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="2" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>330</v>
+        <v>66</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>331</v>
+        <v>68</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
     </row>
     <row r="221" spans="1:3">
-      <c r="A221" s="2" t="s">
-        <v>33</v>
+      <c r="A221" s="2">
+        <v>1102</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>332</v>
+        <v>240</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>333</v>
+        <v>42</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>185</v>
+        <v>344</v>
       </c>
     </row>
     <row r="223" spans="1:3">
-      <c r="A223" s="2" t="s">
-        <v>33</v>
+      <c r="A223" s="2">
+        <v>1098</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>336</v>
+        <v>35</v>
       </c>
     </row>
     <row r="224" spans="1:3">
-      <c r="A224" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A224" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B224" s="3"/>
+      <c r="C224" s="3"/>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>339</v>
+        <v>62</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
     </row>
     <row r="226" spans="1:3">
-      <c r="A226" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A226" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B226" s="3"/>
+      <c r="C226" s="3"/>
     </row>
     <row r="227" spans="1:3">
-      <c r="A227" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C227" s="3"/>
+      <c r="A227" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="228" spans="1:3">
-      <c r="A228" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A228" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B228" s="3"/>
+      <c r="C228" s="3"/>
     </row>
     <row r="229" spans="1:3">
-      <c r="A229" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C229" s="3"/>
+      <c r="A229" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="230" spans="1:3">
-      <c r="A230" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A230" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B230" s="3"/>
+      <c r="C230" s="3"/>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="232" spans="1:3">
-      <c r="A232" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C232" s="3"/>
+      <c r="A232" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
     </row>
     <row r="234" spans="1:3">
-      <c r="A234" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C234" s="3"/>
+      <c r="A234" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="235" spans="1:3">
-      <c r="A235" s="2">
-        <v>0.22409</v>
+      <c r="A235" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>350</v>
+        <v>96</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>344</v>
+        <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
     </row>
     <row r="238" spans="1:3">
-      <c r="A238" s="2">
-        <v>0.22405</v>
+      <c r="A238" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>354</v>
+        <v>210</v>
       </c>
     </row>
     <row r="239" spans="1:3">
-      <c r="A239" s="2">
-        <v>0.22408</v>
+      <c r="A239" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="240" spans="1:3">
-      <c r="A240" s="2">
-        <v>0.22406</v>
+      <c r="A240" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="2" t="s">
-        <v>359</v>
+        <v>33</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>224</v>
+        <v>116</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>362</v>
+        <v>129</v>
       </c>
     </row>
     <row r="243" spans="1:3">
-      <c r="A243" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A243" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="B243" s="3"/>
+      <c r="C243" s="3"/>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="2" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>365</v>
+        <v>246</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>366</v>
+        <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:3">
-      <c r="A245" s="2" t="s">
+      <c r="A245" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="B245" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B245" s="3"/>
+      <c r="C245" s="3"/>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="2" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="B246" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="C246" s="2" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B248" s="3"/>
+      <c r="C248" s="3"/>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>77</v>
+        <v>371</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
     </row>
     <row r="250" spans="1:3">
-      <c r="A250" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B250" s="2" t="s">
+      <c r="A250" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B250" s="3"/>
+      <c r="C250" s="3"/>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="2">
+        <v>0.22409</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C251" s="2" t="s">
         <v>375</v>
-      </c>
-[...12 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="2" t="s">
-        <v>379</v>
+        <v>33</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B253" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="2">
+        <v>0.22405</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="2">
+        <v>0.22408</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="2">
+        <v>0.22406</v>
+      </c>
+      <c r="B256" s="2" t="s">
         <v>382</v>
       </c>
-      <c r="C253" s="2" t="s">
+      <c r="C256" s="2" t="s">
         <v>383</v>
-      </c>
-[...27 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="2" t="s">
-        <v>294</v>
+        <v>384</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>295</v>
+        <v>385</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>296</v>
+        <v>248</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="2" t="s">
-        <v>297</v>
+        <v>33</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>298</v>
+        <v>386</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>299</v>
+        <v>387</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="2" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>390</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="261" spans="1:3">
-      <c r="A261" s="3" t="s">
+      <c r="A261" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="B261" s="3"/>
-      <c r="C261" s="3"/>
+      <c r="B261" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>394</v>
+      </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="2" t="s">
-        <v>393</v>
+        <v>33</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>395</v>
+        <v>248</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B263" s="3"/>
       <c r="C263" s="3"/>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>61</v>
+        <v>399</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="2" t="s">
-        <v>244</v>
+        <v>33</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>245</v>
+        <v>102</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>199</v>
+        <v>103</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="2" t="s">
-        <v>399</v>
+        <v>33</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>400</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="2" t="s">
-        <v>246</v>
+        <v>33</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>247</v>
+        <v>402</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>248</v>
+        <v>403</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="2" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>91</v>
+        <v>406</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="2" t="s">
-        <v>404</v>
+        <v>33</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>248</v>
+        <v>408</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="2" t="s">
-        <v>406</v>
+        <v>33</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>185</v>
+        <v>410</v>
       </c>
     </row>
     <row r="271" spans="1:3">
-      <c r="A271" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A271" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B271" s="3"/>
+      <c r="C271" s="3"/>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>410</v>
+        <v>298</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>411</v>
+        <v>299</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="2" t="s">
-        <v>33</v>
+        <v>318</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>412</v>
+        <v>319</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>413</v>
+        <v>320</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="2" t="s">
-        <v>33</v>
+        <v>321</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>414</v>
+        <v>322</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>415</v>
+        <v>323</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="2" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="277" spans="1:3">
-      <c r="A277" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A277" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="B277" s="3"/>
+      <c r="C277" s="3"/>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="2" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>207</v>
+        <v>420</v>
       </c>
     </row>
     <row r="279" spans="1:3">
-      <c r="A279" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A279" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B279" s="3"/>
+      <c r="C279" s="3"/>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="2" t="s">
-        <v>249</v>
+        <v>422</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>429</v>
+        <v>85</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="2" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>199</v>
+        <v>224</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="2" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>248</v>
+        <v>426</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="2" t="s">
-        <v>7</v>
+        <v>270</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>8</v>
+        <v>271</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>9</v>
+        <v>272</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="2" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>248</v>
+        <v>116</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="2" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>207</v>
+        <v>272</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="2" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>437</v>
+        <v>210</v>
       </c>
     </row>
     <row r="287" spans="1:3">
-      <c r="A287" s="2">
-        <v>1180</v>
+      <c r="A287" s="2" t="s">
+        <v>433</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="2" t="s">
-        <v>440</v>
+        <v>33</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="2" t="s">
-        <v>443</v>
+        <v>33</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="290" spans="1:3">
-      <c r="A290" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C290" s="3"/>
+      <c r="A290" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>440</v>
+      </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="2" t="s">
-        <v>446</v>
+        <v>33</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="292" spans="1:3">
-      <c r="A292" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C292" s="3"/>
+      <c r="A292" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="2" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>21</v>
+        <v>426</v>
       </c>
     </row>
     <row r="294" spans="1:3">
-      <c r="A294" s="2">
-        <v>1149</v>
+      <c r="A294" s="2" t="s">
+        <v>448</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>6</v>
+        <v>232</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B296" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="B295" s="2" t="s">
+      <c r="C296" s="2" t="s">
         <v>454</v>
-      </c>
-[...12 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="2" t="s">
-        <v>455</v>
+        <v>273</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>456</v>
+        <v>274</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>457</v>
+        <v>224</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="2" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>73</v>
+        <v>272</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="2" t="s">
-        <v>251</v>
+        <v>7</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>252</v>
+        <v>8</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>253</v>
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="2" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>328</v>
+        <v>272</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C302" s="2" t="s">
         <v>462</v>
       </c>
-      <c r="B301" s="2" t="s">
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="2">
+        <v>1180</v>
+      </c>
+      <c r="B303" s="2" t="s">
         <v>463</v>
       </c>
-      <c r="C301" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A302" s="3" t="s">
+      <c r="C303" s="2" t="s">
         <v>464</v>
       </c>
-      <c r="B302" s="3"/>
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="304" spans="1:3">
-      <c r="A304" s="3" t="s">
+      <c r="A304" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="B304" s="3"/>
-      <c r="C304" s="3"/>
+      <c r="B304" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>467</v>
+      </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="2" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
     </row>
     <row r="306" spans="1:3">
-      <c r="A306" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B306" s="2" t="s">
+      <c r="A306" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="C306" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B306" s="3"/>
+      <c r="C306" s="3"/>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>472</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>42</v>
+        <v>473</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B308" s="3"/>
       <c r="C308" s="3"/>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>476</v>
+        <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:3">
-      <c r="A310" s="2" t="s">
-        <v>33</v>
+      <c r="A310" s="2">
+        <v>1149</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>414</v>
+        <v>477</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>415</v>
+        <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="2" t="s">
-        <v>33</v>
+        <v>478</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>401</v>
+        <v>353</v>
       </c>
     </row>
     <row r="312" spans="1:3">
-      <c r="A312" s="2" t="s">
-        <v>33</v>
+      <c r="A312" s="2">
+        <v>1164</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>478</v>
+        <v>259</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>479</v>
+        <v>260</v>
       </c>
     </row>
     <row r="313" spans="1:3">
-      <c r="A313" s="3" t="s">
+      <c r="A313" s="2" t="s">
         <v>480</v>
       </c>
-      <c r="B313" s="3"/>
-      <c r="C313" s="3"/>
+      <c r="B313" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>482</v>
+      </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="2" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>483</v>
+        <v>98</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="2" t="s">
-        <v>484</v>
+        <v>275</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>485</v>
+        <v>276</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>486</v>
+        <v>277</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="2" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>489</v>
+        <v>353</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="2" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>492</v>
+        <v>98</v>
       </c>
     </row>
     <row r="318" spans="1:3">
-      <c r="A318" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A318" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B318" s="3"/>
+      <c r="C318" s="3"/>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="2" t="s">
-        <v>496</v>
+        <v>33</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>497</v>
+        <v>118</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>498</v>
+        <v>119</v>
       </c>
     </row>
     <row r="320" spans="1:3">
-      <c r="A320" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A320" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B320" s="3"/>
+      <c r="C320" s="3"/>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="2" t="s">
-        <v>33</v>
+        <v>491</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>319</v>
+        <v>493</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="2" t="s">
-        <v>7</v>
+        <v>494</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>8</v>
+        <v>495</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>9</v>
+        <v>210</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="2" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>504</v>
+        <v>42</v>
       </c>
     </row>
     <row r="324" spans="1:3">
-      <c r="A324" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A324" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B324" s="3"/>
+      <c r="C324" s="3"/>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="2" t="s">
-        <v>33</v>
+        <v>499</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B329" s="3"/>
+      <c r="C329" s="3"/>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="B331" s="2" t="s">
         <v>510</v>
       </c>
-      <c r="B326" s="2" t="s">
+      <c r="C331" s="2" t="s">
         <v>511</v>
       </c>
-      <c r="C326" s="2" t="s">
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="2" t="s">
         <v>512</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A19:C19"/>
-    <mergeCell ref="A25:C25"/>
-[...24 lines deleted...]
-    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="A107:C107"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="A117:C117"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="A130:C130"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="A172:C172"/>
+    <mergeCell ref="A174:C174"/>
     <mergeCell ref="A176:C176"/>
-    <mergeCell ref="A185:C185"/>
-[...12 lines deleted...]
-    <mergeCell ref="A261:C261"/>
+    <mergeCell ref="A178:C178"/>
+    <mergeCell ref="A180:C180"/>
+    <mergeCell ref="A184:C184"/>
+    <mergeCell ref="A187:C187"/>
+    <mergeCell ref="A190:C190"/>
+    <mergeCell ref="A199:C199"/>
+    <mergeCell ref="A205:C205"/>
+    <mergeCell ref="A207:C207"/>
+    <mergeCell ref="A216:C216"/>
+    <mergeCell ref="A224:C224"/>
+    <mergeCell ref="A226:C226"/>
+    <mergeCell ref="A228:C228"/>
+    <mergeCell ref="A230:C230"/>
+    <mergeCell ref="A243:C243"/>
+    <mergeCell ref="A245:C245"/>
+    <mergeCell ref="A248:C248"/>
+    <mergeCell ref="A250:C250"/>
     <mergeCell ref="A263:C263"/>
-    <mergeCell ref="A290:C290"/>
-[...2 lines deleted...]
-    <mergeCell ref="A304:C304"/>
+    <mergeCell ref="A271:C271"/>
+    <mergeCell ref="A277:C277"/>
+    <mergeCell ref="A279:C279"/>
+    <mergeCell ref="A306:C306"/>
     <mergeCell ref="A308:C308"/>
-    <mergeCell ref="A313:C313"/>
+    <mergeCell ref="A318:C318"/>
+    <mergeCell ref="A320:C320"/>
+    <mergeCell ref="A324:C324"/>
+    <mergeCell ref="A329:C329"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A18" sqref="A18:C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>513</v>
+        <v>536</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>515</v>
+        <v>538</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>516</v>
+        <v>539</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>517</v>
+        <v>540</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>518</v>
+        <v>541</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="3" t="s">
-        <v>525</v>
+        <v>548</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
-        <v>529</v>
+        <v>552</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>530</v>
+        <v>553</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>531</v>
+        <v>554</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>537</v>
+        <v>560</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>538</v>
+        <v>561</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>539</v>
+        <v>562</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>540</v>
+        <v>563</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>541</v>
+        <v>564</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
-        <v>545</v>
+        <v>568</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>546</v>
+        <v>569</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2">
         <v>10000037</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>547</v>
+        <v>570</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>549</v>
+        <v>572</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>551</v>
+        <v>574</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>552</v>
+        <v>575</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>498</v>
+        <v>576</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -5776,64 +6007,64 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>553</v>
+        <v>577</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>388</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>