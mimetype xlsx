--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Для незрячих та слабозорих" sheetId="1" r:id="rId4"/>
     <sheet name="ДЦП" sheetId="2" r:id="rId5"/>
     <sheet name="Дислексія " sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="578">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="576">
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Тростини та орієнтування</t>
   </si>
   <si>
     <t xml:space="preserve"> AM6001</t>
   </si>
   <si>
     <t>Ліхтарикмаячьок Pharos для тростини</t>
   </si>
   <si>
     <t>1 000.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> EXP5089</t>
   </si>
   <si>
@@ -309,765 +309,759 @@
   <si>
     <t>3 200.00 грн.</t>
   </si>
   <si>
     <t>Ваги україномовні кухонні Aroma</t>
   </si>
   <si>
     <t>2 900.00 грн.</t>
   </si>
   <si>
     <t>Термометри</t>
   </si>
   <si>
     <t>Глюкометри</t>
   </si>
   <si>
     <t>-SN488010736</t>
   </si>
   <si>
     <t>Глюкометр для сліпих SensoLite Nova Plus</t>
   </si>
   <si>
     <t>1 100.00 грн.</t>
   </si>
   <si>
-    <t>Тест-смужки для глюкометра Sensolite Nova TEST №50</t>
+    <t>Навчання</t>
+  </si>
+  <si>
+    <t>Дисплей Monarch для незрячих</t>
+  </si>
+  <si>
+    <t>798 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1045</t>
+  </si>
+  <si>
+    <t>З'єднувач для Абакус</t>
+  </si>
+  <si>
+    <t>160.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1131 </t>
+  </si>
+  <si>
+    <t>Кубарітм арифметичний</t>
+  </si>
+  <si>
+    <t>2 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1046</t>
+  </si>
+  <si>
+    <t>розширений математичний Abacus (абак)</t>
+  </si>
+  <si>
+    <t>1 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Книги</t>
+  </si>
+  <si>
+    <t>Абетка-брайлетка</t>
+  </si>
+  <si>
+    <t>Читанка для другого класу в двох частинах</t>
+  </si>
+  <si>
+    <t>1 300.00 грн.</t>
+  </si>
+  <si>
+    <t>Тактильні посібники</t>
+  </si>
+  <si>
+    <t>Набір тактильних схем Picture Maker Wheatley</t>
+  </si>
+  <si>
+    <t>17 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1-01551-00</t>
+  </si>
+  <si>
+    <t>Тактильний глобус</t>
+  </si>
+  <si>
+    <t>11 025.00 грн.</t>
+  </si>
+  <si>
+    <t>Вивчаємо Брайль</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1241</t>
+  </si>
+  <si>
+    <t>Магнітний набір латинського алфавіта</t>
+  </si>
+  <si>
+    <t>550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1214 </t>
+  </si>
+  <si>
+    <t>Магнітний набір цифр</t>
+  </si>
+  <si>
+    <t>650.00 грн.</t>
+  </si>
+  <si>
+    <t>Планшет Versa</t>
+  </si>
+  <si>
+    <t>5 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Трирядковий набір для вивчення Брайля</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Конструктори і розвиваючі посібники</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1191</t>
+  </si>
+  <si>
+    <t>Різнокольорові стікери Wikki Stix</t>
+  </si>
+  <si>
+    <t>470.00 грн.</t>
+  </si>
+  <si>
+    <t>Принтери Брайля</t>
+  </si>
+  <si>
+    <t>TigerBox</t>
+  </si>
+  <si>
+    <t>13 650.00 грн.</t>
+  </si>
+  <si>
+    <t>Акустична шумозахисна шафа для принтерів Брайля Everest-D</t>
+  </si>
+  <si>
+    <t>95 550.00 грн.</t>
+  </si>
+  <si>
+    <t>Брайлівський принтер BrailleBox V5</t>
+  </si>
+  <si>
+    <t>782 250.00 грн.</t>
+  </si>
+  <si>
+    <t>Брайлівський принтер Everest-D V5</t>
+  </si>
+  <si>
+    <t>227 850.00 грн.</t>
+  </si>
+  <si>
+    <t>Принтер VP Delta 2</t>
+  </si>
+  <si>
+    <t>212 100.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT1702-01</t>
+  </si>
+  <si>
+    <t>Принтер VP EmBraille</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT0408-02-1</t>
+  </si>
+  <si>
+    <t>Принтер VP Rogue</t>
+  </si>
+  <si>
+    <t>278 250.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT0508-01</t>
+  </si>
+  <si>
+    <t>Принтер VP SpotDot</t>
+  </si>
+  <si>
+    <t>347 550.00 грн.</t>
+  </si>
+  <si>
+    <t>Степлер для видань шрифтом Брайля формата А3</t>
+  </si>
+  <si>
+    <t>43 050.00 грн.</t>
+  </si>
+  <si>
+    <t>Для тактильної графіки</t>
+  </si>
+  <si>
+    <t>Brailon Thermoform Paper 13 7/8×18 5/8″</t>
+  </si>
+  <si>
+    <t>2 205.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EZ-Form Brailon Duplicator </t>
+  </si>
+  <si>
+    <t>210 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Maxi-Form Brailon Duplicator</t>
+  </si>
+  <si>
+    <t>264 600.00 грн.</t>
+  </si>
+  <si>
+    <t>Sensational BlackBoard</t>
+  </si>
+  <si>
+    <t>3 400.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер PIAF товстий</t>
+  </si>
+  <si>
+    <t>788.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер PIAF тонкий</t>
+  </si>
+  <si>
+    <t>515.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер Zymarker</t>
+  </si>
+  <si>
+    <t>441.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PIAF </t>
+  </si>
+  <si>
+    <t>Пристрій для тактильної графіки PIAF</t>
+  </si>
+  <si>
+    <t>44 625.00 грн.</t>
+  </si>
+  <si>
+    <t>Пристрій створення тактильної графіки Zyfuse Heater</t>
+  </si>
+  <si>
+    <t>45 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Tangible Magic Paper A3</t>
+  </si>
+  <si>
+    <t>9 870.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Tangible Magic Paper A4 100 аркушів</t>
+  </si>
+  <si>
+    <t>5 145.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Zytex2 Swell Paper формат А4 100 аркушів</t>
+  </si>
+  <si>
+    <t>4 410.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Zytex2 Swell Paper формату А3 100 аркушыв</t>
+  </si>
+  <si>
+    <t>Друкарські машинки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01-1100-0-0</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Perkins Brailler</t>
+  </si>
+  <si>
+    <t>60 900.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Adaptive 1</t>
+  </si>
+  <si>
+    <t>32 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Adaptive 2</t>
+  </si>
+  <si>
+    <t>36 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Standart 1</t>
+  </si>
+  <si>
+    <t>30 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Tatrapoint Standart 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01-4100-0-0</t>
+  </si>
+  <si>
+    <t>Електрична друкарська машинка Electric Perkins Brailler</t>
+  </si>
+  <si>
+    <t>87 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Електронна друкарська машинка mountbatten-brailler-whisperer-plus</t>
+  </si>
+  <si>
+    <t>175 350.00 грн.</t>
+  </si>
+  <si>
+    <t>Машинкадрукарська Large Cell Perkins Brailler</t>
+  </si>
+  <si>
+    <t>67 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилади для письма по Брайлю</t>
+  </si>
+  <si>
+    <t>Брайлівська дошка для сліпих 27 рядків формату А4</t>
+  </si>
+  <si>
+    <t>Прилад для письма по Брайлю 4 рядки</t>
+  </si>
+  <si>
+    <t>370.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифелі для письма шрифтом Брайля</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1096 </t>
+  </si>
+  <si>
+    <t>Безпечний грифель для письма за Брайлем</t>
+  </si>
+  <si>
+    <t>320.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифель для письма за Брайлем із сідлоподібною рукояттю</t>
+  </si>
+  <si>
+    <t>110.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифель для письма за Брайлем з круглою рукояткою</t>
+  </si>
+  <si>
+    <t>75.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1087</t>
+  </si>
+  <si>
+    <t>Ластік для Брайлівського шрифта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1111</t>
+  </si>
+  <si>
+    <t>Плоский грифель для письма по Брайлю для сліпих</t>
+  </si>
+  <si>
+    <t>130.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилади для креслення і малювання</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1054 </t>
+  </si>
+  <si>
+    <t>Геометричний набір для креслення сліпих</t>
+  </si>
+  <si>
+    <t>Набір плівок для приладу DraftsMan</t>
+  </si>
+  <si>
+    <t>1 260.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1292</t>
+  </si>
+  <si>
+    <t>Планшет для рельєфного креслення та малювання з дерева</t>
+  </si>
+  <si>
+    <t>950.00 грн.</t>
+  </si>
+  <si>
+    <t>Пристрій для рельєфного креслення та малювання Draftsman</t>
+  </si>
+  <si>
+    <t>6 615.00 грн.</t>
+  </si>
+  <si>
+    <t>08087A</t>
+  </si>
+  <si>
+    <t>Циркуль</t>
+  </si>
+  <si>
+    <t>750.00 грн.</t>
+  </si>
+  <si>
+    <t>Папір, зошити, блокноти, плівка та самоклейки</t>
+  </si>
+  <si>
+    <t>Зошит в клітинку для слабозорих 18 аркушів</t>
+  </si>
+  <si>
+    <t>25.00 грн.</t>
+  </si>
+  <si>
+    <t>Зошит для слабозорих в коригуючу лінійку 12 аркушів</t>
+  </si>
+  <si>
+    <t>20.00 грн.</t>
+  </si>
+  <si>
+    <t>Зошит для слабозорих в лінійку 18 аркушів</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папір Брайлівський 170 щільності 250 аркушів формат А4 </t>
+  </si>
+  <si>
+    <t>340.00 грн.</t>
+  </si>
+  <si>
+    <t>Пластикові самоклеючі етикетки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C1/0-0022</t>
+  </si>
+  <si>
+    <t>Тракторний фальцований Брайлівський папір</t>
+  </si>
+  <si>
+    <t>945.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VS810PD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Power Bank Energrid VS810PD </t>
+  </si>
+  <si>
+    <t>Подарунковий сертифікат</t>
+  </si>
+  <si>
+    <t>0.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунок для чоловіка</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Explore 5 HD</t>
+  </si>
+  <si>
+    <t>25 725.00 грн.</t>
+  </si>
+  <si>
+    <t>Навушники AfterShokz Aeropex</t>
+  </si>
+  <si>
+    <t>9 555.00 грн.</t>
+  </si>
+  <si>
+    <t>Навушники Aftershokz Air</t>
+  </si>
+  <si>
+    <t>7 035.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AS660SG</t>
+  </si>
+  <si>
+    <t>Навушники Aftershokz OpenMove</t>
+  </si>
+  <si>
+    <t>5 460.00 грн.</t>
+  </si>
+  <si>
+    <t>Нарди для сліпих</t>
+  </si>
+  <si>
+    <t>1 700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DD65</t>
+  </si>
+  <si>
+    <t>Плеєр Victor Reader Stream 3</t>
+  </si>
+  <si>
+    <t>26 250.00 грн.</t>
+  </si>
+  <si>
+    <t>Подарунок для жінки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1033</t>
+  </si>
+  <si>
+    <t>Тактильний механічний таймер</t>
+  </si>
+  <si>
+    <t>Подарунок для дитини</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5045</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих розмір 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5072</t>
+  </si>
+  <si>
+    <t>Волейбольний м'яч Medino bell ball</t>
+  </si>
+  <si>
+    <t>1 365.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5010</t>
+  </si>
+  <si>
+    <t>Набір м'ячиків для тенісу звукових 2 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1165 </t>
+  </si>
+  <si>
+    <t>Настільна тактильна гра "Сходи і гірки"</t>
+  </si>
+  <si>
+    <t>1 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Настільні годинники</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VST-7027C</t>
+  </si>
+  <si>
+    <t>Годинник з будильником, що говорить</t>
+  </si>
+  <si>
+    <t>380.00 грн.</t>
+  </si>
+  <si>
+    <t>Шахові годинники</t>
+  </si>
+  <si>
+    <t>Шаховий годинник для сліпих "KAISSA"</t>
+  </si>
+  <si>
+    <t>9 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Таймери</t>
+  </si>
+  <si>
+    <t>Аудіо</t>
+  </si>
+  <si>
+    <t>Навушники з кістковою провідністю</t>
+  </si>
+  <si>
+    <t>DAISY плеєри</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Stratus 12 H</t>
+  </si>
+  <si>
+    <t>Victor Reader Stratus 12 H</t>
+  </si>
+  <si>
+    <t>22 575.00 грн.</t>
+  </si>
+  <si>
+    <t>Лінзи Френеля</t>
+  </si>
+  <si>
+    <t>Гнучка лінза Френеля А4 з рамкою</t>
+  </si>
+  <si>
+    <t>Міні-лінза Френеля</t>
+  </si>
+  <si>
+    <t>Портативні відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>Exigo</t>
+  </si>
+  <si>
+    <t>216 000.00 грн.</t>
+  </si>
+  <si>
+    <t>KOBA Vision ZoomCam Speech</t>
+  </si>
+  <si>
+    <t>243 600.00 грн.</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Explore 8 HD</t>
+  </si>
+  <si>
+    <t>40 950.00 грн.</t>
+  </si>
+  <si>
+    <t>900614-007</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Ruby 7 HD</t>
+  </si>
+  <si>
+    <t>69 300.00 грн.</t>
+  </si>
+  <si>
+    <t>900483-007</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач RUBY XL HD 5 дюймів</t>
+  </si>
+  <si>
+    <t>53 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Connect 12</t>
+  </si>
+  <si>
+    <t>Електронний відеозбільшувач Connect 12</t>
+  </si>
+  <si>
+    <t>128 100.00 грн.</t>
+  </si>
+  <si>
+    <t>COMP-10-HD-NSP</t>
+  </si>
+  <si>
+    <t>Електронний відеозбільшувач Optelec Compact 10 HD</t>
+  </si>
+  <si>
+    <t>98 700.00 грн.</t>
+  </si>
+  <si>
+    <t>Стаціонарні відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>CVCHD24</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач Optelec ClearView C HD 24 дюйма</t>
+  </si>
+  <si>
+    <t>253 050.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vocatex 4</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з функцією читання KOBA Vision Vocatex Plus</t>
+  </si>
+  <si>
+    <t>273 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LV32</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з функцією читання KOBA Vision Vocatex Standard</t>
+  </si>
+  <si>
+    <t>242 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EasyViewer</t>
+  </si>
+  <si>
+    <t>Стаціонарний відео збільшувач KOBA Vision EasyViewer</t>
+  </si>
+  <si>
+    <t>162 645.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quartz</t>
+  </si>
+  <si>
+    <t>Стаціонарний відео збільшувач KOBA Vision Quartz Full HD</t>
+  </si>
+  <si>
+    <t>191 100.00 грн.</t>
+  </si>
+  <si>
+    <t>Для побуту</t>
+  </si>
+  <si>
+    <t>Для кухні</t>
+  </si>
+  <si>
+    <t>Індукційна плита з мовним інтерфейсом</t>
+  </si>
+  <si>
+    <t>Аерогриль з голосовим супроводом для незрячих</t>
+  </si>
+  <si>
+    <t>10 250.00 грн.</t>
+  </si>
+  <si>
+    <t>Звуковий датчик рівня води</t>
   </si>
   <si>
     <t>800.00 грн.</t>
-  </si>
-[...709 lines deleted...]
-    <t>Звуковий датчик рівня води</t>
   </si>
   <si>
     <t>Керамічний індикатор закипання</t>
   </si>
   <si>
     <t>Подвійна індукційна плита з мовним інтерфейсом</t>
   </si>
   <si>
     <t>18 000.00 грн.</t>
   </si>
   <si>
     <t>Подвійний аерогриль з голосовим супроводом для незрячих</t>
   </si>
   <si>
     <t>Маркування предметів та маячки</t>
   </si>
   <si>
     <t>Лента для приладу «TapeQueen»</t>
   </si>
   <si>
     <t>683.00 грн.</t>
   </si>
   <si>
     <t>Прилад «TapeQueen» для маркування предметів</t>
   </si>
@@ -2128,55 +2122,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C341"/>
+  <dimension ref="A1:C340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A341" sqref="A341:C341"/>
+      <selection pane="bottomLeft" activeCell="A340" sqref="A340:C340"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
@@ -2624,3379 +2618,3368 @@
         <v>61</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="48" spans="1:3">
-      <c r="A48" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="2" t="s">
+      <c r="A48" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="C48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="B49" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C49" s="2" t="s">
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="2" t="s">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="3" t="s">
+      <c r="B50" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="B50" s="3"/>
-      <c r="C50" s="3"/>
+      <c r="C50" s="2" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:3">
-      <c r="A53" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="2" t="s">
+      <c r="A53" s="3" t="s">
         <v>109</v>
       </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
     </row>
     <row r="54" spans="1:3">
-      <c r="A54" s="2" t="s">
+      <c r="A54" s="2">
+        <v>0.487</v>
+      </c>
+      <c r="B54" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B54" s="2" t="s">
+      <c r="C54" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C54" s="2" t="s">
+      <c r="C55" s="2" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="55" spans="1:3">
-      <c r="A55" s="3" t="s">
+    <row r="56" spans="1:3">
+      <c r="A56" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B55" s="3"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C57" s="2" t="s">
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2" t="s">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="3" t="s">
+      <c r="B58" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="B58" s="3"/>
-      <c r="C58" s="3"/>
+      <c r="C58" s="2" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="59" spans="1:3">
-      <c r="A59" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C59" s="2" t="s">
+      <c r="A59" s="3" t="s">
         <v>119</v>
       </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
     </row>
     <row r="60" spans="1:3">
-      <c r="A60" s="2" t="s">
+      <c r="A60" s="2">
+        <v>0.487</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="B60" s="2" t="s">
+      <c r="B61" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C60" s="2" t="s">
+      <c r="C61" s="2" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="61" spans="1:3">
-      <c r="A61" s="3" t="s">
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="B61" s="3"/>
-[...5 lines deleted...]
-      </c>
       <c r="B62" s="2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:3">
-      <c r="A64" s="2" t="s">
-        <v>127</v>
+      <c r="A64" s="2">
+        <v>1219</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="3" t="s">
         <v>129</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B65" s="2" t="s">
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="B67" s="2" t="s">
         <v>131</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B66" s="2" t="s">
+      <c r="C67" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="C66" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A67" s="3" t="s">
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B67" s="3"/>
-[...11 lines deleted...]
-      </c>
+      <c r="B68" s="3"/>
+      <c r="C68" s="3"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B69" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C69" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="C69" s="2" t="s">
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" s="2" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="3" t="s">
+      <c r="C70" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="B70" s="3"/>
-      <c r="C70" s="3"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:3">
-      <c r="A78" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="2" t="s">
+      <c r="A78" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="C78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B78" s="3"/>
+      <c r="C78" s="3"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B79" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C79" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C79" s="2" t="s">
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" s="2" t="s">
         <v>157</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="3" t="s">
+      <c r="C80" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="B80" s="3"/>
-      <c r="C80" s="3"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
-      <c r="A82" s="2" t="s">
-        <v>33</v>
+      <c r="A82" s="2">
+        <v>1270</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B83" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B84" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="C83" s="2" t="s">
+      <c r="C84" s="2" t="s">
         <v>164</v>
-      </c>
-[...9 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>102</v>
+        <v>165</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>103</v>
+        <v>166</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>170</v>
+        <v>115</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2" t="s">
-        <v>173</v>
+        <v>33</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="3" t="s">
         <v>181</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
+      <c r="B96" s="3"/>
+      <c r="C96" s="3"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="B97" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="C97" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:3">
-      <c r="A98" s="3" t="s">
+      <c r="A98" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B98" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B98" s="3"/>
-      <c r="C98" s="3"/>
+      <c r="C98" s="2" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2" t="s">
-        <v>186</v>
+        <v>33</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2" t="s">
-        <v>33</v>
+        <v>192</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="105" spans="1:3">
-      <c r="A105" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="2" t="s">
+      <c r="A105" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="C105" s="2" t="s">
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="2">
+        <v>1077</v>
+      </c>
+      <c r="B106" s="2" t="s">
         <v>200</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B106" s="2" t="s">
+      <c r="C106" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B108" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="C106" s="2" t="s">
+      <c r="C108" s="2" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="107" spans="1:3">
-      <c r="A107" s="3" t="s">
+    <row r="109" spans="1:3">
+      <c r="A109" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="B107" s="3"/>
-[...22 lines deleted...]
-      </c>
+      <c r="B109" s="3"/>
+      <c r="C109" s="3"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="2" t="s">
-        <v>33</v>
+        <v>204</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111" s="3" t="s">
+      <c r="A111" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="B111" s="3"/>
-      <c r="C111" s="3"/>
+      <c r="C111" s="2" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="2" t="s">
-        <v>208</v>
+        <v>33</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>209</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="2" t="s">
-        <v>33</v>
+        <v>211</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>212</v>
+        <v>35</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="2" t="s">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="115" spans="1:3">
-      <c r="A115" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B115" s="2" t="s">
+      <c r="A115" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="C115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B115" s="3"/>
+      <c r="C115" s="3"/>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C116" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B117" s="2" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="3" t="s">
+      <c r="C117" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="B117" s="3"/>
-      <c r="C117" s="3"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>89</v>
+        <v>223</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="121" spans="1:3">
-      <c r="A121" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C121" s="2" t="s">
+      <c r="A121" s="3" t="s">
         <v>229</v>
       </c>
+      <c r="B121" s="3"/>
+      <c r="C121" s="3"/>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B122" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="B122" s="2" t="s">
+      <c r="C122" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C122" s="2" t="s">
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B123" s="2" t="s">
         <v>232</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="3" t="s">
+      <c r="C123" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B123" s="3"/>
-      <c r="C123" s="3"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="127" spans="1:3">
-      <c r="A127" s="2" t="s">
-        <v>33</v>
+      <c r="A127" s="2">
+        <v>1102</v>
       </c>
       <c r="B127" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="C127" s="2" t="s">
+      <c r="B128" s="2" t="s">
         <v>239</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B128" s="2" t="s">
+      <c r="C128" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="C128" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:3">
-      <c r="A129" s="2" t="s">
+      <c r="A129" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="B129" s="2" t="s">
+      <c r="B129" s="3"/>
+      <c r="C129" s="3"/>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="C129" s="2" t="s">
+      <c r="B130" s="2" t="s">
         <v>243</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C130" s="3"/>
+      <c r="C130" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C131" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="B131" s="2" t="s">
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="C131" s="2" t="s">
+      <c r="B132" s="3"/>
+      <c r="C132" s="3"/>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C133" s="2" t="s">
         <v>24</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="C133" s="3"/>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="2" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>250</v>
+        <v>88</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>64</v>
+        <v>249</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B139" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C139" s="2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2" t="s">
-        <v>33</v>
+        <v>253</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>254</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="141" spans="1:3">
-      <c r="A141" s="2" t="s">
+      <c r="A141" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B141" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="B141" s="2" t="s">
+      <c r="C141" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C141" s="2" t="s">
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="2" t="s">
         <v>258</v>
-      </c>
-[...3 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>259</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="2" t="s">
-        <v>261</v>
+        <v>79</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="2" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:3">
-      <c r="A147" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C147" s="2" t="s">
+      <c r="A147" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B147" s="3"/>
+      <c r="C147" s="3"/>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C148" s="2" t="s">
         <v>24</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C148" s="3"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>250</v>
+        <v>88</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="2" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2" t="s">
-        <v>33</v>
+        <v>258</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>64</v>
+        <v>259</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>63</v>
+        <v>260</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="2" t="s">
-        <v>261</v>
+        <v>79</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2" t="s">
-        <v>79</v>
+        <v>262</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>248</v>
+        <v>223</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2" t="s">
-        <v>265</v>
+        <v>25</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>266</v>
+        <v>26</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>227</v>
+        <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:3">
-      <c r="A156" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A156" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B156" s="3"/>
+      <c r="C156" s="3"/>
     </row>
     <row r="157" spans="1:3">
-      <c r="A157" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C157" s="3"/>
+      <c r="A157" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="2" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2" t="s">
-        <v>268</v>
+        <v>33</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="2" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2" t="s">
-        <v>270</v>
+        <v>33</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>271</v>
+        <v>64</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="2" t="s">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>64</v>
+        <v>271</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>63</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2" t="s">
-        <v>273</v>
+        <v>33</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>224</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B164" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C164" s="2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2" t="s">
-        <v>33</v>
+        <v>253</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>254</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="166" spans="1:3">
-      <c r="A166" s="2" t="s">
+      <c r="A166" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B166" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="B166" s="2" t="s">
+      <c r="C166" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C166" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="167" spans="1:3">
-      <c r="A167" s="2">
-        <v>1164</v>
+      <c r="A167" s="2" t="s">
+        <v>272</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="2" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2" t="s">
-        <v>261</v>
+        <v>79</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="2" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>248</v>
+        <v>27</v>
       </c>
     </row>
     <row r="171" spans="1:3">
-      <c r="A171" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A171" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B171" s="3"/>
+      <c r="C171" s="3"/>
     </row>
     <row r="172" spans="1:3">
-      <c r="A172" s="3" t="s">
+      <c r="A172" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C172" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="B172" s="3"/>
-      <c r="C172" s="3"/>
     </row>
     <row r="173" spans="1:3">
-      <c r="A173" s="2" t="s">
+      <c r="A173" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="B173" s="2" t="s">
+      <c r="B173" s="3"/>
+      <c r="C173" s="3"/>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B174" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="C173" s="2" t="s">
+      <c r="C174" s="2" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="174" spans="1:3">
-      <c r="A174" s="3" t="s">
+    <row r="175" spans="1:3">
+      <c r="A175" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="B174" s="3"/>
-[...6 lines deleted...]
-      <c r="B175" s="2" t="s">
+      <c r="B175" s="3"/>
+      <c r="C175" s="3"/>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="C175" s="2" t="s">
+      <c r="B177" s="3"/>
+      <c r="C177" s="3"/>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="3" t="s">
         <v>284</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      </c>
+      <c r="B179" s="3"/>
+      <c r="C179" s="3"/>
     </row>
     <row r="180" spans="1:3">
-      <c r="A180" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C180" s="3"/>
+      <c r="A180" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>250</v>
+      </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B181" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C181" s="2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="2" t="s">
-        <v>33</v>
+        <v>253</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>254</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="183" spans="1:3">
-      <c r="A183" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A183" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
     </row>
     <row r="184" spans="1:3">
-      <c r="A184" s="3" t="s">
+      <c r="A184" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C184" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="B184" s="3"/>
-      <c r="C184" s="3"/>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="B185" s="2" t="s">
+      <c r="B186" s="3"/>
+      <c r="C186" s="3"/>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B187" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C185" s="2" t="s">
-[...19 lines deleted...]
-      <c r="C187" s="3"/>
+      <c r="C187" s="2" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B188" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B189" s="3"/>
+      <c r="C189" s="3"/>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="C188" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B189" s="2" t="s">
+      <c r="B190" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C190" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="C189" s="2" t="s">
-[...8 lines deleted...]
-      <c r="C190" s="3"/>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C191" s="2" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>298</v>
+        <v>247</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>299</v>
+        <v>248</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>250</v>
+        <v>297</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="2" t="s">
-        <v>33</v>
+        <v>299</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>300</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>303</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="2" t="s">
         <v>305</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>306</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>309</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="198" spans="1:3">
-      <c r="A198" s="2" t="s">
+      <c r="A198" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="B198" s="2" t="s">
+      <c r="B198" s="3"/>
+      <c r="C198" s="3"/>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="C198" s="2" t="s">
+      <c r="B199" s="2" t="s">
         <v>313</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A199" s="3" t="s">
+      <c r="C199" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="B199" s="3"/>
-      <c r="C199" s="3"/>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="2" t="s">
         <v>315</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>316</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="2" t="s">
         <v>318</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="2" t="s">
         <v>321</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>322</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="204" spans="1:3">
-      <c r="A204" s="2" t="s">
+      <c r="A204" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="B204" s="2" t="s">
+      <c r="B204" s="3"/>
+      <c r="C204" s="3"/>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="C204" s="2" t="s">
+      <c r="B206" s="3"/>
+      <c r="C206" s="3"/>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B207" s="2" t="s">
         <v>329</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="C207" s="3"/>
+      <c r="C207" s="2" t="s">
+        <v>281</v>
+      </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>284</v>
+        <v>331</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B209" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="2">
+        <v>1029</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C210" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="C209" s="2" t="s">
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B211" s="2" t="s">
         <v>334</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      </c>
       <c r="C211" s="2" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B212" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C212" s="2" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>338</v>
+        <v>51</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="2" t="s">
-        <v>33</v>
+        <v>262</v>
       </c>
       <c r="B214" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B215" s="3"/>
+      <c r="C215" s="3"/>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="2">
+        <v>1186</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B217" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="C214" s="2" t="s">
-[...15 lines deleted...]
-      <c r="A216" s="3" t="s">
+      <c r="C217" s="2" t="s">
         <v>340</v>
-      </c>
-[...11 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="2" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>341</v>
+        <v>66</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>342</v>
+        <v>67</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="2" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="220" spans="1:3">
-      <c r="A220" s="2" t="s">
-        <v>33</v>
+      <c r="A220" s="2">
+        <v>1102</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>68</v>
+        <v>237</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
     </row>
     <row r="221" spans="1:3">
-      <c r="A221" s="2">
-        <v>1102</v>
+      <c r="A221" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>240</v>
+        <v>341</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>42</v>
+        <v>342</v>
       </c>
     </row>
     <row r="222" spans="1:3">
-      <c r="A222" s="2" t="s">
-        <v>33</v>
+      <c r="A222" s="2">
+        <v>1098</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C222" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="3" t="s">
         <v>344</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B223" s="2" t="s">
+      <c r="B223" s="3"/>
+      <c r="C223" s="3"/>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="C223" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A224" s="3" t="s">
+      <c r="B225" s="3"/>
+      <c r="C225" s="3"/>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="B224" s="3"/>
-[...14 lines deleted...]
-      <c r="A226" s="3" t="s">
+      <c r="B227" s="3"/>
+      <c r="C227" s="3"/>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="B226" s="3"/>
-[...14 lines deleted...]
-      <c r="A228" s="3" t="s">
+      <c r="B229" s="3"/>
+      <c r="C229" s="3"/>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B230" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="B228" s="3"/>
-[...14 lines deleted...]
-      <c r="A230" s="3" t="s">
+      <c r="C230" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="B230" s="3"/>
-      <c r="C230" s="3"/>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="2" t="s">
-        <v>33</v>
+        <v>242</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>350</v>
+        <v>243</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>351</v>
+        <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="2" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>246</v>
+        <v>350</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>24</v>
+        <v>351</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>352</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>353</v>
+        <v>274</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>277</v>
+        <v>96</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B236" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C236" s="2" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>357</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>358</v>
+        <v>206</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B238" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C238" s="2" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>360</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>362</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>363</v>
+        <v>112</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B241" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="C241" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B242" s="2" t="s">
+      <c r="B242" s="3"/>
+      <c r="C242" s="3"/>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="C242" s="2" t="s">
-[...17 lines deleted...]
-      <c r="C244" s="2" t="s">
+      <c r="B244" s="3"/>
+      <c r="C244" s="3"/>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C245" s="2" t="s">
         <v>24</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C245" s="3"/>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="2" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>246</v>
+        <v>366</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>24</v>
+        <v>367</v>
       </c>
     </row>
     <row r="247" spans="1:3">
-      <c r="A247" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B247" s="2" t="s">
+      <c r="A247" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="C247" s="2" t="s">
+      <c r="B247" s="3"/>
+      <c r="C247" s="3"/>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B248" s="2" t="s">
         <v>369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A248" s="3" t="s">
+      <c r="C248" s="2" t="s">
         <v>370</v>
       </c>
-      <c r="B248" s="3"/>
-      <c r="C248" s="3"/>
     </row>
     <row r="249" spans="1:3">
-      <c r="A249" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B249" s="2" t="s">
+      <c r="A249" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="C249" s="2" t="s">
+      <c r="B249" s="3"/>
+      <c r="C249" s="3"/>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="2">
+        <v>0.22409</v>
+      </c>
+      <c r="B250" s="2" t="s">
         <v>372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" s="3" t="s">
+      <c r="C250" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="B250" s="3"/>
-      <c r="C250" s="3"/>
     </row>
     <row r="251" spans="1:3">
-      <c r="A251" s="2">
-        <v>0.22409</v>
+      <c r="A251" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>374</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B252" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="2">
+        <v>0.22405</v>
+      </c>
+      <c r="B253" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="C252" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B253" s="2" t="s">
+      <c r="C253" s="2" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="2">
-        <v>0.22405</v>
+        <v>0.22408</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>378</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="2">
-        <v>0.22408</v>
+        <v>0.22406</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>380</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="256" spans="1:3">
-      <c r="A256" s="2">
-        <v>0.22406</v>
+      <c r="A256" s="2" t="s">
+        <v>382</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>383</v>
+        <v>245</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B257" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="B257" s="2" t="s">
+      <c r="C257" s="2" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>386</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>388</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="2" t="s">
-        <v>33</v>
+        <v>390</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="2" t="s">
-        <v>392</v>
+        <v>33</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>393</v>
       </c>
       <c r="C261" s="2" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="3" t="s">
         <v>394</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B262" s="2" t="s">
+      <c r="B262" s="3"/>
+      <c r="C262" s="3"/>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="C262" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A263" s="3" t="s">
+      <c r="B263" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="B263" s="3"/>
-      <c r="C263" s="3"/>
+      <c r="C263" s="2" t="s">
+        <v>397</v>
+      </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="2" t="s">
-        <v>397</v>
+        <v>33</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>398</v>
+        <v>98</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>399</v>
+        <v>99</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>102</v>
+        <v>398</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>103</v>
+        <v>399</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>400</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="2" t="s">
-        <v>33</v>
+        <v>402</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="2" t="s">
-        <v>404</v>
+        <v>33</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>407</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="270" spans="1:3">
-      <c r="A270" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B270" s="2" t="s">
+      <c r="A270" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="C270" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B270" s="3"/>
+      <c r="C270" s="3"/>
     </row>
     <row r="271" spans="1:3">
-      <c r="A271" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C271" s="3"/>
+      <c r="A271" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="2" t="s">
-        <v>33</v>
+        <v>315</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="2" t="s">
         <v>318</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="2" t="s">
-        <v>321</v>
+        <v>33</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>322</v>
+        <v>410</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>323</v>
+        <v>411</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="2" t="s">
-        <v>33</v>
+        <v>412</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="276" spans="1:3">
-      <c r="A276" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B276" s="2" t="s">
+      <c r="A276" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="C276" s="2" t="s">
+      <c r="B276" s="3"/>
+      <c r="C276" s="3"/>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="2" t="s">
         <v>416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A277" s="3" t="s">
+      <c r="B277" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="B277" s="3"/>
-      <c r="C277" s="3"/>
+      <c r="C277" s="2" t="s">
+        <v>418</v>
+      </c>
     </row>
     <row r="278" spans="1:3">
-      <c r="A278" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B278" s="2" t="s">
+      <c r="A278" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="C278" s="2" t="s">
+      <c r="B278" s="3"/>
+      <c r="C278" s="3"/>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="2" t="s">
         <v>420</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A279" s="3" t="s">
+      <c r="B279" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="B279" s="3"/>
-      <c r="C279" s="3"/>
+      <c r="C279" s="2" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="2" t="s">
-        <v>422</v>
+        <v>265</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>423</v>
+        <v>266</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>85</v>
+        <v>220</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="2" t="s">
-        <v>268</v>
+        <v>422</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>269</v>
+        <v>423</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>224</v>
+        <v>424</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="2" t="s">
-        <v>424</v>
+        <v>267</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>425</v>
+        <v>268</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>426</v>
+        <v>269</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="2" t="s">
-        <v>270</v>
+        <v>425</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>271</v>
+        <v>426</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>272</v>
+        <v>112</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="2" t="s">
         <v>427</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>428</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>116</v>
+        <v>269</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="2" t="s">
         <v>429</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>430</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>272</v>
+        <v>206</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="2" t="s">
         <v>431</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>432</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>210</v>
+        <v>424</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B287" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="B287" s="2" t="s">
+      <c r="C287" s="2" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>435</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>437</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>439</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="2" t="s">
-        <v>33</v>
+        <v>441</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>445</v>
+        <v>424</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>447</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>426</v>
+        <v>228</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="2" t="s">
         <v>448</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>449</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="2" t="s">
-        <v>450</v>
+        <v>270</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>451</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="2" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>453</v>
+        <v>271</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>454</v>
+        <v>220</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="2" t="s">
-        <v>273</v>
+        <v>453</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>274</v>
+        <v>454</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>224</v>
+        <v>269</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="2" t="s">
-        <v>455</v>
+        <v>7</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>456</v>
+        <v>8</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>272</v>
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="2" t="s">
-        <v>7</v>
+        <v>455</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>8</v>
+        <v>456</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="2" t="s">
         <v>457</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B301" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="B301" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C301" s="2" t="s">
-        <v>232</v>
+        <v>460</v>
       </c>
     </row>
     <row r="302" spans="1:3">
-      <c r="A302" s="2" t="s">
-        <v>460</v>
+      <c r="A302" s="2">
+        <v>1180</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="303" spans="1:3">
-      <c r="A303" s="2">
-        <v>1180</v>
+      <c r="A303" s="2" t="s">
+        <v>463</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="2" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
     </row>
     <row r="305" spans="1:3">
-      <c r="A305" s="2" t="s">
+      <c r="A305" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="B305" s="2" t="s">
+      <c r="B305" s="3"/>
+      <c r="C305" s="3"/>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="C305" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A306" s="3" t="s">
+      <c r="B306" s="2" t="s">
         <v>470</v>
       </c>
-      <c r="B306" s="3"/>
-      <c r="C306" s="3"/>
+      <c r="C306" s="2" t="s">
+        <v>471</v>
+      </c>
     </row>
     <row r="307" spans="1:3">
-      <c r="A307" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B307" s="2" t="s">
+      <c r="A307" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="C307" s="2" t="s">
+      <c r="B307" s="3"/>
+      <c r="C307" s="3"/>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="2" t="s">
         <v>473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A308" s="3" t="s">
+      <c r="B308" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="B308" s="3"/>
-      <c r="C308" s="3"/>
+      <c r="C308" s="2" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="309" spans="1:3">
-      <c r="A309" s="2" t="s">
+      <c r="A309" s="2">
+        <v>1149</v>
+      </c>
+      <c r="B309" s="2" t="s">
         <v>475</v>
       </c>
-      <c r="B309" s="2" t="s">
+      <c r="C309" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="2" t="s">
         <v>476</v>
-      </c>
-[...6 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>477</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>6</v>
+        <v>351</v>
       </c>
     </row>
     <row r="311" spans="1:3">
-      <c r="A311" s="2" t="s">
+      <c r="A311" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="B311" s="2" t="s">
+      <c r="B312" s="2" t="s">
         <v>479</v>
       </c>
-      <c r="C311" s="2" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C312" s="2" t="s">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>482</v>
+        <v>333</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="2" t="s">
-        <v>483</v>
+        <v>272</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>484</v>
+        <v>273</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>98</v>
+        <v>274</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="2" t="s">
-        <v>275</v>
+        <v>483</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>276</v>
+        <v>484</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>277</v>
+        <v>351</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>486</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
     </row>
     <row r="317" spans="1:3">
-      <c r="A317" s="2" t="s">
+      <c r="A317" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="B317" s="2" t="s">
+      <c r="B317" s="3"/>
+      <c r="C317" s="3"/>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="C317" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A318" s="3" t="s">
+      <c r="B319" s="3"/>
+      <c r="C319" s="3"/>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="B318" s="3"/>
-[...14 lines deleted...]
-      <c r="A320" s="3" t="s">
+      <c r="B320" s="2" t="s">
         <v>490</v>
       </c>
-      <c r="B320" s="3"/>
-      <c r="C320" s="3"/>
+      <c r="C320" s="2" t="s">
+        <v>491</v>
+      </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>493</v>
+        <v>206</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="2" t="s">
         <v>494</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>210</v>
+        <v>42</v>
       </c>
     </row>
     <row r="323" spans="1:3">
-      <c r="A323" s="2" t="s">
+      <c r="A323" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="B323" s="2" t="s">
+      <c r="B323" s="3"/>
+      <c r="C323" s="3"/>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="C323" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A324" s="3" t="s">
+      <c r="B324" s="2" t="s">
         <v>498</v>
       </c>
-      <c r="B324" s="3"/>
-      <c r="C324" s="3"/>
+      <c r="C324" s="2" t="s">
+        <v>499</v>
+      </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="2" t="s">
-        <v>499</v>
+        <v>33</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>500</v>
+        <v>437</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>501</v>
+        <v>438</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B326" s="2" t="s">
-        <v>439</v>
+        <v>500</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B327" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C327" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="C327" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="328" spans="1:3">
-      <c r="A328" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B328" s="2" t="s">
+      <c r="A328" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="C328" s="2" t="s">
+      <c r="B328" s="3"/>
+      <c r="C328" s="3"/>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="2" t="s">
         <v>504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A329" s="3" t="s">
+      <c r="B329" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="B329" s="3"/>
-      <c r="C329" s="3"/>
+      <c r="C329" s="2" t="s">
+        <v>506</v>
+      </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="2" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="2" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B334" s="2" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="2" t="s">
-        <v>521</v>
+        <v>33</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>522</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>523</v>
+        <v>342</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="2" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="B336" s="2" t="s">
-        <v>524</v>
+        <v>8</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>344</v>
+        <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="2" t="s">
-        <v>7</v>
+        <v>523</v>
       </c>
       <c r="B337" s="2" t="s">
-        <v>8</v>
+        <v>524</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>9</v>
+        <v>525</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="2" t="s">
-        <v>528</v>
+        <v>33</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>529</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="2" t="s">
-        <v>33</v>
+        <v>531</v>
       </c>
       <c r="B340" s="2" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      <c r="A341" s="2" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A46:C46"/>
-    <mergeCell ref="A50:C50"/>
-[...44 lines deleted...]
-    <mergeCell ref="A329:C329"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="A96:C96"/>
+    <mergeCell ref="A105:C105"/>
+    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="A115:C115"/>
+    <mergeCell ref="A121:C121"/>
+    <mergeCell ref="A129:C129"/>
+    <mergeCell ref="A132:C132"/>
+    <mergeCell ref="A147:C147"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="A171:C171"/>
+    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="A175:C175"/>
+    <mergeCell ref="A177:C177"/>
+    <mergeCell ref="A179:C179"/>
+    <mergeCell ref="A183:C183"/>
+    <mergeCell ref="A186:C186"/>
+    <mergeCell ref="A189:C189"/>
+    <mergeCell ref="A198:C198"/>
+    <mergeCell ref="A204:C204"/>
+    <mergeCell ref="A206:C206"/>
+    <mergeCell ref="A215:C215"/>
+    <mergeCell ref="A223:C223"/>
+    <mergeCell ref="A225:C225"/>
+    <mergeCell ref="A227:C227"/>
+    <mergeCell ref="A229:C229"/>
+    <mergeCell ref="A242:C242"/>
+    <mergeCell ref="A244:C244"/>
+    <mergeCell ref="A247:C247"/>
+    <mergeCell ref="A249:C249"/>
+    <mergeCell ref="A262:C262"/>
+    <mergeCell ref="A270:C270"/>
+    <mergeCell ref="A276:C276"/>
+    <mergeCell ref="A278:C278"/>
+    <mergeCell ref="A305:C305"/>
+    <mergeCell ref="A307:C307"/>
+    <mergeCell ref="A317:C317"/>
+    <mergeCell ref="A319:C319"/>
+    <mergeCell ref="A323:C323"/>
+    <mergeCell ref="A328:C328"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A18" sqref="A18:C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C6" s="2" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="3" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>552</v>
-      </c>
-[...4 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2">
         <v>10000037</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>574</v>
-      </c>
-[...4 lines deleted...]
-        <v>576</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -6007,64 +5990,64 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>