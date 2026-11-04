--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -1,1793 +1,2085 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Для незрячих та слабозорих" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Дислексія " sheetId="3" r:id="rId6"/>
+    <sheet name="Тростини та наконечники" sheetId="1" r:id="rId4"/>
+    <sheet name="Дім і здоров'я" sheetId="2" r:id="rId5"/>
+    <sheet name="Письмо і друк шрифтом Брайля" sheetId="3" r:id="rId6"/>
+    <sheet name="Лупи й відеозбільшувачі" sheetId="4" r:id="rId7"/>
+    <sheet name="Телефони, комп'ютери й аудіо" sheetId="5" r:id="rId8"/>
+    <sheet name="Спорт та ігри" sheetId="6" r:id="rId9"/>
+    <sheet name="Комунікатори, ДЦП, дислексія" sheetId="7" r:id="rId10"/>
+    <sheet name="Подарунки" sheetId="8" r:id="rId11"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="670">
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
-    <t>Тростини та орієнтування</t>
+    <t>Тростини та наконечники</t>
+  </si>
+  <si>
+    <t>RT50</t>
+  </si>
+  <si>
+    <t>Великий ротаційний наконечник для тростини для сліпих Svarovsky RT50</t>
+  </si>
+  <si>
+    <t>750.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4080</t>
+  </si>
+  <si>
+    <t>Зносостійкий наконечник для тростини для сліпих AmbuTech High Mileage</t>
+  </si>
+  <si>
+    <t>270.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4030</t>
+  </si>
+  <si>
+    <t>Керамічний наконечник для тростини для сліпих AmbuTech</t>
+  </si>
+  <si>
+    <t>700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CT</t>
+  </si>
+  <si>
+    <t>Керамічний наконечник для тростини для сліпих Svarovsky CT</t>
+  </si>
+  <si>
+    <t>500.00 грн.</t>
+  </si>
+  <si>
+    <t>RCT</t>
+  </si>
+  <si>
+    <t>Керамічний ротаційний наконечник для тростини для сліпих Svarovsky</t>
   </si>
   <si>
     <t xml:space="preserve"> AM6001</t>
   </si>
   <si>
-    <t>Ліхтарикмаячьок Pharos для тростини</t>
+    <t>Ліхтарик-маячок для тростини AmbuTech Pharos з USB-зарядкою</t>
   </si>
   <si>
     <t>1 000.00 грн.</t>
   </si>
   <si>
+    <t>RT27</t>
+  </si>
+  <si>
+    <t>Малий ротаційний наконечник для тростини для сліпих Svarovsky RT27</t>
+  </si>
+  <si>
+    <t>400.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4070</t>
+  </si>
+  <si>
+    <t>Металевий наконечник для тростини для сліпих AmbuTech Metal Glide</t>
+  </si>
+  <si>
+    <t>220.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4290</t>
+  </si>
+  <si>
+    <t>Наконечник для тростини для сліпих AmbuTech Flex з гнучкою шийкою</t>
+  </si>
+  <si>
+    <t>650.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4260</t>
+  </si>
+  <si>
+    <t>Наконечник для тростини для сліпих AmbuTech High Mileage Rolling Ball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4020</t>
+  </si>
+  <si>
+    <t>Наконечник для тростини для сліпих AmbuTech Marshmallow</t>
+  </si>
+  <si>
+    <t>150.00 грн.</t>
+  </si>
+  <si>
+    <t>MT4100</t>
+  </si>
+  <si>
+    <t>Наконечник для тростини для сліпих AmbuTech Слідопит 360 (Pathfinder)</t>
+  </si>
+  <si>
+    <t>1 700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4300</t>
+  </si>
+  <si>
+    <t>Наконечник-диск для тростини для сліпих AmbuTech Dakota Disk</t>
+  </si>
+  <si>
+    <t>610.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4950</t>
+  </si>
+  <si>
+    <t>Наконечник-колесо для тростини для сліпих AmbuTech Rover Free Wheeling</t>
+  </si>
+  <si>
+    <t>540.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4050</t>
+  </si>
+  <si>
+    <t>Пальчиковий наконечник для тростини для сліпих AmbuTech</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>Пальчиковий наконечник для тростини для сліпих Svarovsky FT</t>
+  </si>
+  <si>
     <t xml:space="preserve"> EXP5089</t>
   </si>
   <si>
-    <t>Пов'язка очна, тканинна</t>
-[...2 lines deleted...]
-    <t>179.00 грн.</t>
+    <t>Пов'язка на очі непрозора Handi Life Sport, тканинна, на липучці</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4930</t>
+  </si>
+  <si>
+    <t>Ротаційний наконечник для тростини для сліпих AmbuTech Jumbo Roller</t>
+  </si>
+  <si>
+    <t>580.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4090</t>
+  </si>
+  <si>
+    <t>Ротаційний наконечник для тростини для сліпих AmbuTech Roller Marshmallow</t>
+  </si>
+  <si>
+    <t>530.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MT4060</t>
+  </si>
+  <si>
+    <t>Ротаційний наконечник для тростини для сліпих AmbuTech Rolling Ball</t>
+  </si>
+  <si>
+    <t>450.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> AM7205</t>
   </si>
   <si>
-    <t>Світловідбиваюча червона смуга для тактильної тростини</t>
+    <t>Світловідбивна червона смуга для тростини AmbuTech, 5 см</t>
   </si>
   <si>
     <t>70.00 грн.</t>
   </si>
   <si>
-    <t>Тактильні тростини</t>
+    <t>RT38</t>
+  </si>
+  <si>
+    <t>Середній ротаційний наконечник для тростини для сліпих Svarovsky RT38</t>
+  </si>
+  <si>
+    <t>SGS50</t>
+  </si>
+  <si>
+    <t>Сигнальна тростина для слабозорих AmbuTech SlimLine, вуглепластик</t>
+  </si>
+  <si>
+    <t>2 000.00 грн.</t>
+  </si>
+  <si>
+    <t>SH</t>
+  </si>
+  <si>
+    <t>Стандартний наконечник для тростини для сліпих Svarovsky SH</t>
+  </si>
+  <si>
+    <t>JGL40</t>
+  </si>
+  <si>
+    <t>Тростина для сліпих AmbuTech No-Jab з амортизацією, вуглепластик</t>
+  </si>
+  <si>
+    <t>3 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Or C4 A</t>
+  </si>
+  <si>
+    <t>Тростина для сліпих Svarovsky Or C4 A комбінована, алюміній, 4 ланки</t>
+  </si>
+  <si>
+    <t>2 300.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Or C6 C/A</t>
+  </si>
+  <si>
+    <t>Тростина для сліпих Svarovsky Or C6 C/A комбінована, 6 ланок</t>
+  </si>
+  <si>
+    <t>3 350.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PAS40</t>
+  </si>
+  <si>
+    <t>Тростина для сліпих алюмінієва AmbuTech</t>
+  </si>
+  <si>
+    <t>1 350.00 грн.</t>
   </si>
   <si>
     <t xml:space="preserve"> PGS40</t>
   </si>
   <si>
-    <t>Тростина вуглепластикова Ambutech</t>
-[...14 lines deleted...]
-    <t>Тростина з алюмінію Ambutech</t>
+    <t>Тростина для сліпих вуглепластикова (карбонова) AmbuTech</t>
+  </si>
+  <si>
+    <t>1 950.00 грн.</t>
+  </si>
+  <si>
+    <t>OrF5K</t>
+  </si>
+  <si>
+    <t>Тростина для сліпих складана Svarovsky, композит, 5 ланок</t>
+  </si>
+  <si>
+    <t>2 650.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Чохол для тростини тканинний з петлями для пояса</t>
+  </si>
+  <si>
+    <t>210.00 грн.</t>
+  </si>
+  <si>
+    <t>Тростини</t>
+  </si>
+  <si>
+    <t>Тростини AmbuTech</t>
+  </si>
+  <si>
+    <t>Тростини Svarovsky</t>
+  </si>
+  <si>
+    <t>Наконечники до тростин</t>
+  </si>
+  <si>
+    <t>Наконечники Svarovsky</t>
+  </si>
+  <si>
+    <t>Наконечники AmbuTech</t>
+  </si>
+  <si>
+    <t>Електронні прилади для орієнтування</t>
+  </si>
+  <si>
+    <t>Біпер для незрячих — звуковий маячок для орієнтирів і предметів</t>
+  </si>
+  <si>
+    <t>420.00 грн.</t>
+  </si>
+  <si>
+    <t>Дім і здоров'я</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> XJ-665N</t>
+  </si>
+  <si>
+    <t>Годинник наручний для сліпих, що говорить, Xinjia XJ-665N</t>
+  </si>
+  <si>
+    <t>180.00 грн.</t>
+  </si>
+  <si>
+    <t>Індукційна плита з голосом для незрячих, одна конфорка</t>
+  </si>
+  <si>
+    <t>8 750.00 грн.</t>
+  </si>
+  <si>
+    <t>Аерогриль з голосом для незрячих Talking Air Fryer</t>
+  </si>
+  <si>
+    <t>9 800.00 грн.</t>
+  </si>
+  <si>
+    <t>Акумулятор для BlindShell Classic 2 і Classic 3</t>
+  </si>
+  <si>
+    <t>1 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Акумулятор для BlindShell Classic і Classic LITE</t>
+  </si>
+  <si>
+    <t>900.00 грн.</t>
+  </si>
+  <si>
+    <t>-GS 39</t>
+  </si>
+  <si>
+    <t>Ваги для незрячих з голосом Beurer GS 39</t>
+  </si>
+  <si>
+    <t>3 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Визначник кольору для незрячих Colorino з голосом</t>
+  </si>
+  <si>
+    <t>12 600.00 грн.</t>
+  </si>
+  <si>
+    <t>-SN488010736</t>
+  </si>
+  <si>
+    <t>Глюкометр для сліпих з голосом SensoLite Nova Plus</t>
+  </si>
+  <si>
+    <t>1 050.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VST-7027C</t>
+  </si>
+  <si>
+    <t>Годинник-будильник для сліпих, що говорить, VST-7027C</t>
+  </si>
+  <si>
+    <t>CS-1</t>
+  </si>
+  <si>
+    <t>Датчик кольору для незрячих IKONN CS-1 — колір і світло</t>
+  </si>
+  <si>
+    <t>9 795.00 грн.</t>
+  </si>
+  <si>
+    <t>Диктофон для незрячих Milestone 112 Ace з голосовими підказками</t>
+  </si>
+  <si>
+    <t>14 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Екосистема IKONN для незрячих — прилади з голосом і контролер</t>
+  </si>
+  <si>
+    <t>55 995.00 грн.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Збільшена манжета для тонометра 32–42 см</t>
+  </si>
+  <si>
+    <t>Звуковий датчик рівня води для сліпих</t>
+  </si>
+  <si>
+    <t>TI-1</t>
+  </si>
+  <si>
+    <t>Кімнатний термометр для незрячих IKONN TI-1 з голосом</t>
+  </si>
+  <si>
+    <t>2 795.00 грн.</t>
+  </si>
+  <si>
+    <t>Керамічний індикатор закипання Pot Minder для незрячих</t>
+  </si>
+  <si>
+    <t>470.00 грн.</t>
+  </si>
+  <si>
+    <t>Контролер IKONN для незрячих — пульт з голосом і тактильними кнопками</t>
+  </si>
+  <si>
+    <t>11 595.00 грн.</t>
+  </si>
+  <si>
+    <t>AM-1</t>
+  </si>
+  <si>
+    <t>Кутомір для незрячих IKONN AM-1 цифровий з голосом</t>
+  </si>
+  <si>
+    <t>3 995.00 грн.</t>
+  </si>
+  <si>
+    <t>Кухонні ваги для незрячих Aroma, що говорять українською</t>
+  </si>
+  <si>
+    <t>2 900.00 грн.</t>
+  </si>
+  <si>
+    <t>SK-1</t>
+  </si>
+  <si>
+    <t>Кухонні ваги для незрячих IKONN SK-1 з голосом</t>
+  </si>
+  <si>
+    <t>2 995.00 грн.</t>
+  </si>
+  <si>
+    <t>TK-1</t>
+  </si>
+  <si>
+    <t>Кухонний термометр для незрячих IKONN TK-1 з голосом</t>
+  </si>
+  <si>
+    <t>3 295.00 грн.</t>
+  </si>
+  <si>
+    <t>TF-1</t>
+  </si>
+  <si>
+    <t>Медичний термометр для незрячих IKONN TF-1 інфрачервоний</t>
+  </si>
+  <si>
+    <t>-LD-100</t>
+  </si>
+  <si>
+    <t>Механічний тонометр Little Doctor LD-100 з великим циферблатом</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15200</t>
+  </si>
+  <si>
+    <t>Мовний маркувальник для незрячих Foxy Reader</t>
+  </si>
+  <si>
+    <t>9 345.00 грн.</t>
+  </si>
+  <si>
+    <t>Мовний маркувальник для незрячих PennyTalks</t>
+  </si>
+  <si>
+    <t>8 820.00 грн.</t>
+  </si>
+  <si>
+    <t>SB-1</t>
+  </si>
+  <si>
+    <t>Підлогові ваги для незрячих IKONN SB-1 з голосом</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VS810PD</t>
+  </si>
+  <si>
+    <t>Павербанк для незрячих Energrid VS810PD 10 000 мА·год</t>
+  </si>
+  <si>
+    <t>3 700.00 грн.</t>
+  </si>
+  <si>
+    <t>Пластикові самоклеючі етикетки для підписів шрифтом Брайля</t>
+  </si>
+  <si>
+    <t>Подвійна індукційна плита з голосом для незрячих</t>
+  </si>
+  <si>
+    <t>16 900.00 грн.</t>
+  </si>
+  <si>
+    <t>Подвійний аерогриль з голосом для незрячих Talking Double Air Fryer</t>
+  </si>
+  <si>
+    <t>14 050.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилад TapeQueen для маркування шрифтом Брайля, CareTec</t>
+  </si>
+  <si>
+    <t>1 995.00 грн.</t>
+  </si>
+  <si>
+    <t>MD300</t>
+  </si>
+  <si>
+    <t>Пульсоксиметр для слабозорих Little Doctor MD300</t>
+  </si>
+  <si>
+    <t>1 100.00 грн.</t>
+  </si>
+  <si>
+    <t>MT-1</t>
+  </si>
+  <si>
+    <t>Рулетка для незрячих IKONN MT-1 з голосом, 150 см</t>
+  </si>
+  <si>
+    <t>Рулетка для незрячих з голосом TapeKing</t>
+  </si>
+  <si>
+    <t>Стрічка для приладу TapeQueen, 12,7 мм × 365 см</t>
+  </si>
+  <si>
+    <t>683.00 грн.</t>
+  </si>
+  <si>
+    <t>Тактильні мітки на самоклейках для сліпих, окремими смужками</t>
+  </si>
+  <si>
+    <t>Тактильний годинник для незрячих Eone Bradley</t>
+  </si>
+  <si>
+    <t>10 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1033</t>
+  </si>
+  <si>
+    <t>Тактильний механічний таймер для незрячих, до 60 хвилин</t>
+  </si>
+  <si>
+    <t>950.00 грн.</t>
+  </si>
+  <si>
+    <t>-LD-51s</t>
+  </si>
+  <si>
+    <t>Тонометр для незрячих з голосом Little Doctor LD-51s</t>
+  </si>
+  <si>
+    <t>1 900.00 грн.</t>
+  </si>
+  <si>
+    <t>Трафарет для підпису для незрячих «Автограф» CareTec</t>
+  </si>
+  <si>
+    <t>Hark Ai</t>
+  </si>
+  <si>
+    <t>Читаюча машина для незрячих HumanWare Hark Ai (Hark Reader AI)</t>
+  </si>
+  <si>
+    <t>117 850.00 грн.</t>
+  </si>
+  <si>
+    <t>CP-1</t>
+  </si>
+  <si>
+    <t>Штангенциркуль для незрячих IKONN CP-1 цифровий з голосом</t>
+  </si>
+  <si>
+    <t>4 395.00 грн.</t>
+  </si>
+  <si>
+    <t>Годинники</t>
+  </si>
+  <si>
+    <t>Наручні годинники</t>
+  </si>
+  <si>
+    <t>Будильники</t>
+  </si>
+  <si>
+    <t>Тонометри з голосом</t>
+  </si>
+  <si>
+    <t>Ваги</t>
+  </si>
+  <si>
+    <t>Термометри</t>
+  </si>
+  <si>
+    <t>Глюкометри</t>
+  </si>
+  <si>
+    <t>Для кухні</t>
+  </si>
+  <si>
+    <t>Прилади з голосом</t>
+  </si>
+  <si>
+    <t>Вимірювальні прилади та пристосування</t>
+  </si>
+  <si>
+    <t>Маркування предметів та маячки</t>
+  </si>
+  <si>
+    <t>Для шиття</t>
+  </si>
+  <si>
+    <t>Елементи живлення</t>
+  </si>
+  <si>
+    <t>Письмо і друк шрифтом Брайля</t>
+  </si>
+  <si>
+    <t>BrailleDoodle — планшет для вивчення Брайля і тактильного малювання</t>
+  </si>
+  <si>
+    <t>7 900.00 грн.</t>
+  </si>
+  <si>
+    <t>TigerBox</t>
+  </si>
+  <si>
+    <t>TigerBox — приставка для бездротового друку на принтерах Брайля ViewPlus</t>
+  </si>
+  <si>
+    <t>13 650.00 грн.</t>
+  </si>
+  <si>
+    <t>Багаторядковий дисплей Брайля Monarch для незрячих</t>
+  </si>
+  <si>
+    <t>798 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Безпаперовий прилад Брайля Versa для нотаток і навчання</t>
+  </si>
+  <si>
+    <t>4 950.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1096 </t>
+  </si>
+  <si>
+    <t>Безпечний грифель для письма шрифтом Брайля, металевий</t>
+  </si>
+  <si>
+    <t>320.00 грн.</t>
+  </si>
+  <si>
+    <t>Брайлівська дошка для сліпих на 27 рядків формату A4</t>
+  </si>
+  <si>
+    <t>940.00 грн.</t>
+  </si>
+  <si>
+    <t>Брайлівський папір A4 170 г/м² для сліпих, 250 аркушів</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1054 </t>
+  </si>
+  <si>
+    <t>Геометричний набір для креслення для незрячих з позначками Брайля</t>
+  </si>
+  <si>
+    <t>3 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифель для письма шрифтом Брайля з круглою рукояткою</t>
+  </si>
+  <si>
+    <t>75.00 грн.</t>
+  </si>
+  <si>
+    <t>Грифель для письма шрифтом Брайля з сідлоподібною рукояткою</t>
+  </si>
+  <si>
+    <t>110.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1292</t>
+  </si>
+  <si>
+    <t>Дерев'яний планшет для рельєфного малювання для незрячих</t>
+  </si>
+  <si>
+    <t>Дошка для рельєфного малювання для незрячих Sensational BlackBoard</t>
+  </si>
+  <si>
+    <t>3 400.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01-1100-0-0</t>
+  </si>
+  <si>
+    <t>Друкарська машинка Брайля для сліпих Perkins Brailler</t>
+  </si>
+  <si>
+    <t>60 900.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 01-4100-0-0</t>
+  </si>
+  <si>
+    <t>Електрична друкарська машинка Брайля Electric Perkins Brailler</t>
+  </si>
+  <si>
+    <t>87 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Електронна машинка Брайля Mountbatten Whisperer Plus з пам'яттю</t>
+  </si>
+  <si>
+    <t>175 350.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1045</t>
+  </si>
+  <si>
+    <t>З'єднувач для абакуса — 26 розрядів з двох рахівниць</t>
+  </si>
+  <si>
+    <t>160.00 грн.</t>
+  </si>
+  <si>
+    <t>Зошит для слабозорих дітей у коригуючу лінійку, 12 аркушів</t>
+  </si>
+  <si>
+    <t>20.00 грн.</t>
+  </si>
+  <si>
+    <t>Зошит у клітинку для слабозорих дітей, клітинка 10 мм, 18 аркушів</t>
+  </si>
+  <si>
+    <t>25.00 грн.</t>
+  </si>
+  <si>
+    <t>Зошит у лінійку для слабозорих дітей, 18 аркушів</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT0508-01</t>
+  </si>
+  <si>
+    <t>Кольоровий принтер Брайля ViewPlus SpotDot для тактильної графіки</t>
+  </si>
+  <si>
+    <t>347 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT1702-01</t>
+  </si>
+  <si>
+    <t>Компактний принтер Брайля ViewPlus EmBraille</t>
+  </si>
+  <si>
+    <t>95 550.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1131 </t>
+  </si>
+  <si>
+    <t>Кубаритм для незрячих — дошка з кубиками Брайля для математики</t>
+  </si>
+  <si>
+    <t>2 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1087</t>
+  </si>
+  <si>
+    <t>Ластик для шрифту Брайля дерев'яний</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1214 </t>
+  </si>
+  <si>
+    <t>Магнітні цифри Брайля для незрячих дітей — набір з 26 елементів</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1241</t>
+  </si>
+  <si>
+    <t>Магнітна латинська абетка Брайля для незрячих дітей</t>
+  </si>
+  <si>
+    <t>550.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер PIAF товстий (2–7 мм) для рельєфоутворюючого паперу</t>
+  </si>
+  <si>
+    <t>788.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер PIAF тонкий (1–4 мм) для рельєфоутворюючого паперу</t>
+  </si>
+  <si>
+    <t>250.00 грн.</t>
+  </si>
+  <si>
+    <t>Маркер Swell Touch для рельєфоутворюючого паперу</t>
+  </si>
+  <si>
+    <t>441.00 грн.</t>
+  </si>
+  <si>
+    <t>Машинка Брайля для дітей Tatrapoint Adaptive 1, формат A4</t>
+  </si>
+  <si>
+    <t>32 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Машинка Брайля для дітей Tatrapoint Adaptive 2 з регульованими клавішами</t>
+  </si>
+  <si>
+    <t>36 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Машинка Брайля для сліпих Tatrapoint Standard 1, формат A4</t>
+  </si>
+  <si>
+    <t>30 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Машинка Брайля для сліпих Tatrapoint Standard 2, широкий аркуш</t>
+  </si>
+  <si>
+    <t>Машинка Брайля зі збільшеною клітинкою Large Cell Perkins Brailler</t>
+  </si>
+  <si>
+    <t>67 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Набір тактильних схем Picture Maker Wheatley для незрячих дітей</t>
+  </si>
+  <si>
+    <t>17 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Нагрівач для тактильної графіки Swell Form для незрячих</t>
+  </si>
+  <si>
+    <t>45 150.00 грн.</t>
+  </si>
+  <si>
+    <t>Плівки для приладу рельєфного малювання DraftsMan, 100 аркушів</t>
+  </si>
+  <si>
+    <t>1 260.00 грн.</t>
+  </si>
+  <si>
+    <t>Пластик Brailon Thermoform Paper 13 7/8×18 5/8″ для копій Брайля</t>
+  </si>
+  <si>
+    <t>2 205.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1111</t>
+  </si>
+  <si>
+    <t>Плоский грифель для письма шрифтом Брайля</t>
+  </si>
+  <si>
+    <t>130.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилад для письма шрифтом Брайля на 4 рядки, кишеньковий</t>
+  </si>
+  <si>
+    <t>350.00 грн.</t>
+  </si>
+  <si>
+    <t>Прилад для рельєфного креслення і малювання DraftsMan для незрячих</t>
+  </si>
+  <si>
+    <t>6 615.00 грн.</t>
+  </si>
+  <si>
+    <t>Принтер Брайля Index Everest-D V5 з двостороннім друком</t>
+  </si>
+  <si>
+    <t>211 800.00 грн.</t>
+  </si>
+  <si>
+    <t>Принтер Брайля ViewPlus Delta 2 з двостороннім друком і графікою</t>
+  </si>
+  <si>
+    <t>212 100.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VPTT0408-02-1</t>
+  </si>
+  <si>
+    <t>Принтер Брайля ViewPlus Rogue для тактильної графіки</t>
+  </si>
+  <si>
+    <t>278 250.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PIAF </t>
+  </si>
+  <si>
+    <t>Пристрій для тактильної графіки PIAF для незрячих</t>
+  </si>
+  <si>
+    <t>41 050.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Swell Touch A3, 100 аркушів</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Swell Touch A4, 100 аркушів</t>
+  </si>
+  <si>
+    <t>4 410.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Tangible Magic Paper A3, 100 аркушів</t>
+  </si>
+  <si>
+    <t>9 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Рельєфоутворюючий папір Tangible Magic Paper A4, 100 аркушів</t>
+  </si>
+  <si>
+    <t>5 145.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1046</t>
+  </si>
+  <si>
+    <t>Розширений абакус для незрячих — 2 абакуси і з'єднувач, 26 розрядів</t>
+  </si>
+  <si>
+    <t>1 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1191</t>
+  </si>
+  <si>
+    <t>Стікери Wikki Stix для тактильних малюнків, 48 смужок</t>
+  </si>
+  <si>
+    <t>Степлер Index Braille для зшивання книг шрифтом Брайля A3</t>
+  </si>
+  <si>
+    <t>40 800.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1-01551-00</t>
+  </si>
+  <si>
+    <t>Тактильний глобус для сліпих APH, 30 см</t>
+  </si>
+  <si>
+    <t>11 025.00 грн.</t>
+  </si>
+  <si>
+    <t>Термоформувальна машина EZ-Form для копій Брайля і графіки</t>
+  </si>
+  <si>
+    <t>210 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Термоформувальна машина Maxi-Form для копій Брайля і великих мап</t>
+  </si>
+  <si>
+    <t>264 600.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C1/0-0022</t>
+  </si>
+  <si>
+    <t>Тракторний фальцований папір для принтерів Брайля American Thermoform</t>
+  </si>
+  <si>
+    <t>945.00 грн.</t>
+  </si>
+  <si>
+    <t>Трирядковий набір для вивчення шрифту Брайля для незрячих</t>
+  </si>
+  <si>
+    <t>08087A</t>
+  </si>
+  <si>
+    <t>Циркуль для рельєфного креслення для незрячих</t>
+  </si>
+  <si>
+    <t>Швидкісний принтер Брайля Index BrailleBox V5</t>
+  </si>
+  <si>
+    <t>782 250.00 грн.</t>
+  </si>
+  <si>
+    <t>Шумозахисна шафа для принтера Брайля Index Everest-D</t>
+  </si>
+  <si>
+    <t>Принтери Брайля</t>
+  </si>
+  <si>
+    <t>Друкарські машинки</t>
+  </si>
+  <si>
+    <t>Грифелі для письма шрифтом Брайля</t>
+  </si>
+  <si>
+    <t>Прилади для письма по Брайлю</t>
+  </si>
+  <si>
+    <t>Папір, зошити, блокноти, плівка та самоклейки</t>
+  </si>
+  <si>
+    <t>Для тактильної графіки</t>
+  </si>
+  <si>
+    <t>Прилади для креслення і малювання</t>
+  </si>
+  <si>
+    <t>Лінійки, транспортири, косинці</t>
+  </si>
+  <si>
+    <t>Навчання</t>
+  </si>
+  <si>
+    <t>Книги</t>
+  </si>
+  <si>
+    <t>Читанка для 2 класу шрифтом Брайля для незрячих, у двох частинах</t>
+  </si>
+  <si>
+    <t>1 300.00 грн.</t>
+  </si>
+  <si>
+    <t>Тактильні посібники</t>
+  </si>
+  <si>
+    <t>Вивчаємо Брайль</t>
+  </si>
+  <si>
+    <t>Вивчаємо англійську</t>
+  </si>
+  <si>
+    <t>Конструктори й розвивальні посібники</t>
+  </si>
+  <si>
+    <t>Лупи й відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>LVP22A</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з читанням уголос KOBA Vision Vocatex Plus</t>
+  </si>
+  <si>
+    <t>273 000.00 грн.</t>
+  </si>
+  <si>
+    <t>LV22A</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з читанням уголос KOBA Vision Vocatex Standard</t>
+  </si>
+  <si>
+    <t>242 550.00 грн.</t>
+  </si>
+  <si>
+    <t>DKZCS</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач з читанням уголос KOBA Vision ZoomCam Speech</t>
+  </si>
+  <si>
+    <t>243 600.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Connect 12</t>
+  </si>
+  <si>
+    <t>Відеозбільшувач-планшет для слабозорих HumanWare Connect 12</t>
+  </si>
+  <si>
+    <t>128 100.00 грн.</t>
+  </si>
+  <si>
+    <t>Exigo 3</t>
+  </si>
+  <si>
+    <t>Двоекранний відеозбільшувач для слабозорих учнів Exigo</t>
+  </si>
+  <si>
+    <t>232 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Електронна лупа для слабозорих Looky Round 2.8</t>
+  </si>
+  <si>
+    <t>Кишеньковий відеозбільшувач для слабозорих HumanWare Explore 5</t>
+  </si>
+  <si>
+    <t>25 725.00 грн.</t>
+  </si>
+  <si>
+    <t>Лінза Френеля A4 з рамкою для слабозорих, гнучка, збільшення 3×</t>
+  </si>
+  <si>
+    <t>Міні-лінза Френеля для слабозорих розміром з візитку, 3×</t>
+  </si>
+  <si>
+    <t>Портативний відеозбільшувач для слабозорих HumanWare Explore 8</t>
+  </si>
+  <si>
+    <t>40 950.00 грн.</t>
+  </si>
+  <si>
+    <t>COMP-10-HD-NSP</t>
+  </si>
+  <si>
+    <t>Портативний відеозбільшувач для слабозорих Optelec Compact 10 HD</t>
+  </si>
+  <si>
+    <t>98 700.00 грн.</t>
+  </si>
+  <si>
+    <t>900614-007</t>
+  </si>
+  <si>
+    <t>Портативний відеозбільшувач для слабозорих Ruby 7 HD</t>
+  </si>
+  <si>
+    <t>50 750.00 грн.</t>
+  </si>
+  <si>
+    <t>900483-007</t>
+  </si>
+  <si>
+    <t>Портативний відеозбільшувач для слабозорих Ruby XL HD</t>
+  </si>
+  <si>
+    <t>44 050.00 грн.</t>
+  </si>
+  <si>
+    <t>LHDE22A</t>
+  </si>
+  <si>
+    <t>Стаціонарний відеозбільшувач для слабозорих KOBA Vision EasyViewer Full HD</t>
+  </si>
+  <si>
+    <t>162 645.00 грн.</t>
+  </si>
+  <si>
+    <t>LHDQ22A</t>
+  </si>
+  <si>
+    <t>Стаціонарний відеозбільшувач для слабозорих KOBA Vision Quartz Full HD</t>
+  </si>
+  <si>
+    <t>191 100.00 грн.</t>
+  </si>
+  <si>
+    <t>CVCHD24</t>
+  </si>
+  <si>
+    <t>Стаціонарний відеозбільшувач для слабозорих Optelec ClearView C HD 24</t>
+  </si>
+  <si>
+    <t>253 050.00 грн.</t>
+  </si>
+  <si>
+    <t>Читаюча машина для незрячих Bruno Reader</t>
+  </si>
+  <si>
+    <t>133 350.00 грн.</t>
+  </si>
+  <si>
+    <t>VER0</t>
+  </si>
+  <si>
+    <t>Читаюча машина для сліпих KOBA Vision EasyReader</t>
+  </si>
+  <si>
+    <t>121 800.00 грн.</t>
+  </si>
+  <si>
+    <t>Відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>Ручні відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>Електронні лупи</t>
+  </si>
+  <si>
+    <t>Стаціонарні відеозбільшувачі</t>
+  </si>
+  <si>
+    <t>Лінзи Френеля</t>
+  </si>
+  <si>
+    <t>Читаючі машини</t>
+  </si>
+  <si>
+    <t>Телефони, комп'ютери й аудіо</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Stratus 12 H</t>
+  </si>
+  <si>
+    <t>DAISY-плеєр для незрячих Victor Reader Stratus 12 H з CD-приводом</t>
+  </si>
+  <si>
+    <t>22 575.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DD65</t>
+  </si>
+  <si>
+    <t>DAISY-плеєр для незрячих Victor Reader Stream 3</t>
+  </si>
+  <si>
+    <t>24 950.00 грн.</t>
+  </si>
+  <si>
+    <t>Аудіоплеєр і диктофон Vine 3 C2</t>
+  </si>
+  <si>
+    <t>4 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Дисплей Брайля для незрячих Brailliant BI 20X</t>
+  </si>
+  <si>
+    <t>109 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Дисплей Брайля для незрячих Brailliant BI 40X</t>
+  </si>
+  <si>
+    <t>140 700.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 900728-007</t>
+  </si>
+  <si>
+    <t>Дисплей Брайля для незрячих Focus 40 Blue 5th Gen</t>
+  </si>
+  <si>
+    <t>159 350.00 грн.</t>
+  </si>
+  <si>
+    <t>Звуковий брелок для пошуку речей BlindShell Beep</t>
+  </si>
+  <si>
+    <t>990.00 грн.</t>
+  </si>
+  <si>
+    <t>900727-007</t>
+  </si>
+  <si>
+    <t>Кишеньковий дисплей Брайля для незрячих Focus 14 Blue 5th Gen</t>
+  </si>
+  <si>
+    <t>75 000.00 грн.</t>
+  </si>
+  <si>
+    <t>Клавіатура-дисплей Брайля Mantis Q40</t>
+  </si>
+  <si>
+    <t>151 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Набір двох звукових брелків BlindShell Beep</t>
   </si>
   <si>
     <t>1 600.00 грн.</t>
   </si>
   <si>
-    <t>JGL40</t>
-[...47 lines deleted...]
-    <t>Шкіряний чохол для тростини</t>
+    <t>Набір трьох звукових брелків BlindShell Beep</t>
+  </si>
+  <si>
+    <t>Навушники з кістковою провідністю AfterShokz Aeropex</t>
+  </si>
+  <si>
+    <t>9 555.00 грн.</t>
+  </si>
+  <si>
+    <t>Навушники з кістковою провідністю AfterShokz Air</t>
+  </si>
+  <si>
+    <t>7 035.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AS660SG</t>
+  </si>
+  <si>
+    <t>Навушники з кістковою провідністю Shokz OpenMove</t>
+  </si>
+  <si>
+    <t>5 460.00 грн.</t>
+  </si>
+  <si>
+    <t>Портативний дисплей Брайля для незрячих BraillePen 24</t>
+  </si>
+  <si>
+    <t>100 700.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма Duxbury Braille Translator (DBT) для друку шрифтом Брайля</t>
+  </si>
+  <si>
+    <t>35 175.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма EasyReader для читання книг DAISY для незрячих (Dolphin)</t>
+  </si>
+  <si>
+    <t>2 835.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> VSW06TSS</t>
+  </si>
+  <si>
+    <t>Програма ViewPlus Tiger Software Suite для друку Брайлем і графіки</t>
+  </si>
+  <si>
+    <t>26 650.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма для незрячих і слабозорих Fusion (JAWS + ZoomText)</t>
+  </si>
+  <si>
+    <t>61 950.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма для незрячих і слабозорих SuperNova Magnifier &amp; Screen Reader</t>
+  </si>
+  <si>
+    <t>33 750.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма екранного доступу для незрячих Dolphin ScreenReader</t>
+  </si>
+  <si>
+    <t>26 600.00 грн.</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>Програма екранного доступу для незрячих JAWS (Freedom Scientific)</t>
+  </si>
+  <si>
+    <t>30 550.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма екранного доступу для незрячих NVDA — безкоштовно</t>
+  </si>
+  <si>
+    <t>0.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма збільшення екрана для слабозорих SuperNova Magnifier</t>
+  </si>
+  <si>
+    <t>13 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма збільшення екрана для слабозорих ZoomText Magnifier</t>
+  </si>
+  <si>
+    <t>20 475.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма збільшення та озвучення екрана SuperNova Magnifier &amp; Speech</t>
+  </si>
+  <si>
+    <t>17 550.00 грн.</t>
+  </si>
+  <si>
+    <t>Програма збільшення та озвучення екрана ZoomText Magnifier/Reader</t>
+  </si>
+  <si>
+    <t>38 850.00 грн.</t>
+  </si>
+  <si>
+    <t>Простий телефон для незрячих BlindShell Classic LITE</t>
+  </si>
+  <si>
+    <t>15 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Ремінець на шию для BlindShell Classic 2 і Classic 3</t>
+  </si>
+  <si>
+    <t>Система IVEO для незрячих — тактильна графіка зі звуком (ViewPlus)</t>
+  </si>
+  <si>
+    <t>Смартфон для незрячих з кнопками SmartVision 3</t>
+  </si>
+  <si>
+    <t>Телефон для незрячих BlindShell Classic 2</t>
+  </si>
+  <si>
+    <t>21 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Телефон для незрячих BlindShell Classic 3</t>
+  </si>
+  <si>
+    <t>26 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Фліп-кейс для BlindShell Classic 2 і Classic 3</t>
+  </si>
+  <si>
+    <t>Чохол TPU для BlindShell Classic 2 і Classic 3</t>
+  </si>
+  <si>
+    <t>Шкіряний чохол HumanWare для дисплея Брайля Mantis Q40</t>
+  </si>
+  <si>
+    <t>7 980.00 грн.</t>
+  </si>
+  <si>
+    <t>Телефони і смартфони</t>
+  </si>
+  <si>
+    <t>Дисплеї Брайля</t>
+  </si>
+  <si>
+    <t>Програми</t>
+  </si>
+  <si>
+    <t>Аудіо</t>
+  </si>
+  <si>
+    <t>Навушники з кістковою провідністю</t>
+  </si>
+  <si>
+    <t>DAISY плеєри</t>
+  </si>
+  <si>
+    <t>Планшети</t>
+  </si>
+  <si>
+    <t>Кнопкові смартфони</t>
+  </si>
+  <si>
+    <t>Спорт та ігри</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5045</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих дітей з дзвіночками, розмір 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 17360</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих з дзвіночками</t>
+  </si>
+  <si>
+    <t>2 100.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5046</t>
+  </si>
+  <si>
+    <t>Баскетбольний м'яч для сліпих з дзвіночками, розмір 7</t>
+  </si>
+  <si>
+    <t>1 400.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5002</t>
+  </si>
+  <si>
+    <t>Великий м'яч 33 см для футболу на інвалідних візках і Power Soccer</t>
+  </si>
+  <si>
+    <t>3 780.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5072</t>
+  </si>
+  <si>
+    <t>Волейбольний м'яч для сліпих дітей Medino Bell Ball, розмір 4</t>
+  </si>
+  <si>
+    <t>1 365.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2030</t>
+  </si>
+  <si>
+    <t>Головоломка «Куб у коробці» для незрячих, дерев'яна, 7 деталей</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1265</t>
+  </si>
+  <si>
+    <t>Головоломка з кулькою в лабіринті для незрячих, дерев'яна</t>
+  </si>
+  <si>
+    <t>260.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1161</t>
+  </si>
+  <si>
+    <t>Гра «Чотири в ряд» для сліпих, дерев'яна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1158</t>
+  </si>
+  <si>
+    <t>Гра Отелло (Реверсі) для сліпих, тактильна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1187 </t>
+  </si>
+  <si>
+    <t>Гримлячі тенісні м'ячики для сліпих, набір із 3 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1193 </t>
+  </si>
+  <si>
+    <t>Гримлячий пластиковий м'ячик для сліпих дітей, 7,5 см</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5042</t>
+  </si>
+  <si>
+    <t>Гумовий дзвінкий м'яч для сліпих Rubber Bell Ball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1182 </t>
+  </si>
+  <si>
+    <t>Дзвінкий волейбольний м'яч для сліпих</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5017</t>
+  </si>
+  <si>
+    <t>Дзвінкий футбольний м'яч для сліпих Soccer Bell Ball, розмір 5</t>
+  </si>
+  <si>
+    <t>Доміно для сліпих з опуклими крапками Reizen Double Six</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> exp5054</t>
+  </si>
+  <si>
+    <t>Захисна рукавиця для шоудауну Handi Life Sport, XS–XL</t>
+  </si>
+  <si>
+    <t>998.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5010</t>
+  </si>
+  <si>
+    <t>Звукові тенісні м'ячики для сліпих, набір 12 шт.</t>
+  </si>
+  <si>
+    <t>4 200.00 грн.</t>
+  </si>
+  <si>
+    <t>Звукові тенісні м'ячики для сліпих, набір 2 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1156</t>
+  </si>
+  <si>
+    <t>Китайські шашки для сліпих, дерев'яні, з кришкою</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6041</t>
+  </si>
+  <si>
+    <t>Куб-головоломка «змійка» з 27 дерев'яних блоків для незрячих</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5007</t>
+  </si>
+  <si>
+    <t>Легкий дзвінкий м'яч для сліпих дітей, розмір 5</t>
+  </si>
+  <si>
+    <t>1 575.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1194</t>
+  </si>
+  <si>
+    <t>М'який дзвінкий м'яч з поролоновою оболонкою для незрячих дітей</t>
+  </si>
+  <si>
+    <t>EXP4009</t>
+  </si>
+  <si>
+    <t>М'який кубик з тактильними крапками 14 см, Handi Life Sport</t>
   </si>
   <si>
     <t>850.00 грн.</t>
   </si>
   <si>
-    <t>Електронні прилади для орієнтування</t>
-[...599 lines deleted...]
-    <t>945.00 грн.</t>
+    <t xml:space="preserve"> EXP5065</t>
+  </si>
+  <si>
+    <t>М'який м'яч з піни Petito Foam з дзвіночками для незрячих</t>
+  </si>
+  <si>
+    <t>М'яч для голболу з дзвіночками, 1,25 кг</t>
+  </si>
+  <si>
+    <t>4 600.00 грн.</t>
+  </si>
+  <si>
+    <t>М'яч для торболу з дзвіночками, Handi Life Sport</t>
+  </si>
+  <si>
+    <t>2 550.00 грн.</t>
+  </si>
+  <si>
+    <t>М'яч для шоудауну (Showdown) для сліпих, Handi Life Sport</t>
+  </si>
+  <si>
+    <t>231.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5060</t>
+  </si>
+  <si>
+    <t>Маленький гримлячий м'яч Petito ball для незрячих, 13 см</t>
+  </si>
+  <si>
+    <t>1 250.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5080</t>
+  </si>
+  <si>
+    <t>Маска для голболу Justa Blind Sports Mask, Handi Life Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> XP4050</t>
+  </si>
+  <si>
+    <t>Набір для активного спорту сліпих Handi Life Sport</t>
+  </si>
+  <si>
+    <t>13 050.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1012</t>
+  </si>
+  <si>
+    <t>Набір для бочча Handi Life Sport LAWN для гри на траві й гравії</t>
+  </si>
+  <si>
+    <t>5 880.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1017</t>
+  </si>
+  <si>
+    <t>Набір для бочча Handi Life Sport Ledo, натуральна замша, 13 м'ячів</t>
+  </si>
+  <si>
+    <t>25 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1001</t>
+  </si>
+  <si>
+    <t>Набір для бочча Handi Life Sport New Standard, 13 м'ячів</t>
+  </si>
+  <si>
+    <t>12 350.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1020</t>
+  </si>
+  <si>
+    <t>Набір для бочча Handi Life Sport Superior Classic, 13 м'ячів</t>
+  </si>
+  <si>
+    <t>22 050.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1022</t>
+  </si>
+  <si>
+    <t>Набір для бочча Handi Life Sport Superior Supersoft у кейсі, 13 м'ячів</t>
+  </si>
+  <si>
+    <t>22 150.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1060</t>
+  </si>
+  <si>
+    <t>Набір для бочча Handi Life Sport «Стандарт-про», 13 м'ячів із сумкою</t>
+  </si>
+  <si>
+    <t>11 850.00 грн.</t>
+  </si>
+  <si>
+    <t>Нарди для сліпих тактильні, дерев'яні</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1163</t>
+  </si>
+  <si>
+    <t>Настільна гра «Гонки корони» для незрячих дітей</t>
+  </si>
+  <si>
+    <t>800.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1157 </t>
+  </si>
+  <si>
+    <t>Настільна гра «Млин» («9 чоловіків») для незрячих</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1165 </t>
+  </si>
+  <si>
+    <t>Настільна гра «Сходи і гірки» для незрячих дітей</t>
+  </si>
+  <si>
+    <t>Окремий м'яч для бочча Handi Life Sport Superior, вибір жорсткості</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1159 </t>
+  </si>
+  <si>
+    <t>Парчесі (Лудо) для сліпих — тактильна настільна гра</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5105</t>
+  </si>
+  <si>
+    <t>Повідець для незрячих бігунів Handi Life Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1120, EXP1121</t>
+  </si>
+  <si>
+    <t>Подовжувач для рампи бочча Handi Life Sport Propel, 40 або 60 см</t>
+  </si>
+  <si>
+    <t>6 300.00 грн.</t>
+  </si>
+  <si>
+    <t>Ракетка для шоудауну (Showdown) для сліпих, дерев'яна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP1119</t>
+  </si>
+  <si>
+    <t>Рампа для бочча Handi Life Sport Propel, 110 см</t>
+  </si>
+  <si>
+    <t>8 400.00 грн.</t>
+  </si>
+  <si>
+    <t>Стіл для шоудауну (Showdown) складаний, за розмірами IBSA</t>
+  </si>
+  <si>
+    <t>196 350.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5008</t>
+  </si>
+  <si>
+    <t>Стартовий комплект для футболу сліпих: м'яч і 10 масок</t>
+  </si>
+  <si>
+    <t>2 520.00 грн.</t>
+  </si>
+  <si>
+    <t>Сумка-кейс і рюкзак Superior для м'ячів бочча, Handi Life Sport</t>
+  </si>
+  <si>
+    <t>7 770.00 грн.</t>
+  </si>
+  <si>
+    <t>EXP1014</t>
+  </si>
+  <si>
+    <t>Тактильний планшет для бочча для сліпих Handi Life Sport</t>
+  </si>
+  <si>
+    <t>7 665.00 грн.</t>
+  </si>
+  <si>
+    <t>Тренувальний м'яч для голболу 2 кг для незрячих спортсменів</t>
+  </si>
+  <si>
+    <t>5 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5011</t>
+  </si>
+  <si>
+    <t>Футбольний м'яч для сліпих Blue Flame (IBSA), розмір 3</t>
+  </si>
+  <si>
+    <t>2 625.00 грн.</t>
+  </si>
+  <si>
+    <t>Футбольний м'яч для сліпих з біпером, з м'якої піни</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXP5005</t>
+  </si>
+  <si>
+    <t>Футзальний м'яч для сліпих Rainbow, розмір 3</t>
+  </si>
+  <si>
+    <t>Звукові м'ячі</t>
+  </si>
+  <si>
+    <t>Голбол</t>
+  </si>
+  <si>
+    <t>Бочча (Боччє, Boccia)</t>
+  </si>
+  <si>
+    <t>Шоудаун (Showdown)</t>
+  </si>
+  <si>
+    <t>Інші м'ячі</t>
+  </si>
+  <si>
+    <t>Настільні ігри</t>
+  </si>
+  <si>
+    <t>Головоломки</t>
+  </si>
+  <si>
+    <t>Конструктори</t>
+  </si>
+  <si>
+    <t>Комунікатори, ДЦП, дислексія</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10033400</t>
+  </si>
+  <si>
+    <t>Адаптивна кнопка Jelly Bean для людей з порушеннями моторики, AbleNet</t>
+  </si>
+  <si>
+    <t>3 750.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000053</t>
+  </si>
+  <si>
+    <t>Бездротовий Bluetooth-перемикач Blue2 FT для iPad і комп'ютера</t>
+  </si>
+  <si>
+    <t>13 125.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10033500</t>
+  </si>
+  <si>
+    <t>Велика адаптивна кнопка Big Red для людей з порушеннями моторики</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GT-00W</t>
+  </si>
+  <si>
+    <t>Кнопка-комунікатор GoTalk Button з магнітом, запис 10 секунд</t>
+  </si>
+  <si>
+    <t>1 155.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AT- g24w</t>
+  </si>
+  <si>
+    <t>Комунікатор Attainment Talker 24 на 24 повідомлення</t>
+  </si>
+  <si>
+    <t>4 830.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000043</t>
+  </si>
+  <si>
+    <t>Комунікатор BIG Step-by-Step з послідовними повідомленнями, 3 рівні</t>
+  </si>
+  <si>
+    <t>11 550.00 грн.</t>
+  </si>
+  <si>
+    <t>GTL-20W</t>
+  </si>
+  <si>
+    <t>Комунікатор GoTalk 20+ Lite Touch на 105 повідомлень, легке натискання</t>
+  </si>
+  <si>
+    <t>19 500.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GTL-04W </t>
+  </si>
+  <si>
+    <t>Комунікатор GoTalk 4+ Lite Touch на 22 повідомлення, легке натискання</t>
+  </si>
+  <si>
+    <t>16 000.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GTL-09W</t>
+  </si>
+  <si>
+    <t>Комунікатор GoTalk 9+ Lite Touch на 48 повідомлень, легке натискання</t>
+  </si>
+  <si>
+    <t>17 325.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GT-01W</t>
+  </si>
+  <si>
+    <t>Комунікатор GoTalk One на одне повідомлення з віконцем для картинки</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GTS-01W</t>
+  </si>
+  <si>
+    <t>Комунікатор GoTalk Select на 12 повідомлень з кліпсою і зарядкою USB</t>
+  </si>
+  <si>
+    <t>12 500.00 грн.</t>
+  </si>
+  <si>
+    <t>Комунікатор QuickTalker FeatherTouch 12 на 48 повідомлень, AbleNet</t>
+  </si>
+  <si>
+    <t>15 225.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10000038</t>
+  </si>
+  <si>
+    <t>Комунікатор QuickTalker FeatherTouch 23 на 103 повідомлення, AbleNet</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GTG-01W</t>
+  </si>
+  <si>
+    <t>Комунікатор на зап'ясті GoTalk Go на 9 повідомлень, зарядка USB</t>
+  </si>
+  <si>
+    <t>12 300.00 грн.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12000006</t>
+  </si>
+  <si>
+    <t>Трекбол BIGtrack 2 з великою кулею для людей з порушеннями моторики</t>
+  </si>
+  <si>
+    <t>4 935.00 грн.</t>
+  </si>
+  <si>
+    <t>Комунікатори</t>
+  </si>
+  <si>
+    <t>Кнопки, інтерфейс</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дислексія </t>
   </si>
   <si>
     <t>Подарунки</t>
   </si>
   <si>
-    <t xml:space="preserve"> VS810PD</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунковий сертифікат</t>
   </si>
   <si>
-    <t>0.00 грн.</t>
-[...1 lines deleted...]
-  <si>
     <t>Подарунок для чоловіка</t>
   </si>
   <si>
-    <t>Відеозбільшувач Explore 5 HD</t>
-[...40 lines deleted...]
-  <si>
     <t>Подарунок для жінки</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1033</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарунок для дитини</t>
-  </si>
-[...931 lines deleted...]
-    <t xml:space="preserve">Дислексія </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1817,51 +2109,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2117,67 +2409,87 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C340"/>
+  <dimension ref="A1:C96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A340" sqref="A340:C340"/>
+      <selection pane="bottomLeft" activeCell="A96" sqref="A96:C96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="87.121582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="2" t="s">
@@ -2188,3906 +2500,8625 @@
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="3"/>
-      <c r="C6" s="3"/>
+      <c r="B6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C15" s="3"/>
+      <c r="A15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C17" s="3"/>
+      <c r="A17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18" s="2">
-        <v>1186</v>
+      <c r="A18" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C19" s="3"/>
+      <c r="A19" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="3" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>6</v>
+        <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="3"/>
+      <c r="A38" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C41" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="3" t="s">
         <v>91</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      </c>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:3">
-      <c r="A46" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C46" s="3"/>
+      <c r="A46" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="3" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:3">
-      <c r="A52" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A52" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
     </row>
     <row r="53" spans="1:3">
-      <c r="A53" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C53" s="3"/>
+      <c r="A53" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="54" spans="1:3">
-      <c r="A54" s="2">
-        <v>0.487</v>
+      <c r="A54" s="2" t="s">
+        <v>7</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>89</v>
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C56" s="3"/>
+      <c r="A56" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>118</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:3">
-      <c r="A59" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C59" s="3"/>
+      <c r="A59" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="60" spans="1:3">
-      <c r="A60" s="2">
-        <v>0.487</v>
+      <c r="A60" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>121</v>
+        <v>31</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:3">
-      <c r="A64" s="2">
-        <v>1219</v>
+      <c r="A64" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>128</v>
+        <v>39</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:3">
-      <c r="A65" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C65" s="3"/>
+      <c r="A65" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2" t="s">
-        <v>130</v>
+        <v>46</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>131</v>
+        <v>47</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:3">
-      <c r="A68" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C68" s="3"/>
+      <c r="A68" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2" t="s">
-        <v>134</v>
+        <v>53</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>137</v>
+        <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>138</v>
+        <v>63</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:3">
-      <c r="A73" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A73" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
-        <v>144</v>
+        <v>4</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>145</v>
+        <v>5</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>146</v>
+        <v>13</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:3">
-      <c r="A78" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C78" s="3"/>
+      <c r="A78" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>157</v>
+        <v>68</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:3">
-      <c r="A81" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A81" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B81" s="3"/>
+      <c r="C81" s="3"/>
     </row>
     <row r="82" spans="1:3">
-      <c r="A82" s="2">
-        <v>1270</v>
+      <c r="A82" s="2" t="s">
+        <v>7</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>161</v>
+        <v>8</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>162</v>
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>163</v>
+        <v>25</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>165</v>
+        <v>28</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B87" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="2" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2" t="s">
-        <v>146</v>
+        <v>38</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2" t="s">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>170</v>
+        <v>42</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>171</v>
+        <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>173</v>
+        <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>174</v>
+        <v>51</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>179</v>
+        <v>58</v>
       </c>
     </row>
     <row r="95" spans="1:3">
-      <c r="A95" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A95" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
     </row>
     <row r="96" spans="1:3">
-      <c r="A96" s="3" t="s">
-[...1235 lines deleted...]
-      <c r="A216" s="2">
+      <c r="A96" s="2">
         <v>1186</v>
       </c>
-      <c r="B216" s="2" t="s">
-[...491 lines deleted...]
-      <c r="B264" s="2" t="s">
+      <c r="B96" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C96" s="2" t="s">
         <v>98</v>
-      </c>
-[...801 lines deleted...]
-        <v>533</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A6:C6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A19:C19"/>
     <mergeCell ref="A34:C34"/>
-    <mergeCell ref="A38:C38"/>
-[...1 lines deleted...]
-    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A43:C43"/>
     <mergeCell ref="A48:C48"/>
-    <mergeCell ref="A53:C53"/>
-[...43 lines deleted...]
-    <mergeCell ref="A328:C328"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A95:C95"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C18"/>
+  <dimension ref="A1:C117"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A18" sqref="A18:C18"/>
+      <selection pane="bottomLeft" activeCell="A117" sqref="A117:C117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="82.408447" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>534</v>
+        <v>99</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>535</v>
+        <v>100</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>536</v>
+        <v>101</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>537</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>538</v>
+        <v>87</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>539</v>
+        <v>103</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>540</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>541</v>
+        <v>87</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>542</v>
+        <v>105</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>540</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>543</v>
+        <v>87</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>544</v>
+        <v>107</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>545</v>
+        <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="3" t="s">
-[...3 lines deleted...]
-      <c r="C7" s="3"/>
+      <c r="A7" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="2" t="s">
-        <v>547</v>
+      <c r="A8" s="2">
+        <v>1186</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>548</v>
+        <v>97</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>549</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
-        <v>550</v>
+        <v>111</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>551</v>
+        <v>112</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>552</v>
+        <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>553</v>
+        <v>87</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>554</v>
+        <v>114</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>555</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
-        <v>556</v>
+        <v>116</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>557</v>
+        <v>117</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>558</v>
+        <v>118</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>559</v>
+        <v>119</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>560</v>
+        <v>120</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>443</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>561</v>
+        <v>121</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>562</v>
+        <v>122</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>563</v>
+        <v>87</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>564</v>
+        <v>124</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>565</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
-        <v>566</v>
+        <v>87</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>567</v>
+        <v>126</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>361</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="2">
-        <v>10000037</v>
+      <c r="A16" s="2" t="s">
+        <v>128</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>568</v>
+        <v>129</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>569</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="2" t="s">
-        <v>570</v>
+      <c r="A17" s="2">
+        <v>1029</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>571</v>
+        <v>130</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>569</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>572</v>
+        <v>131</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>573</v>
+        <v>132</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>574</v>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2">
+        <v>1102</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="2">
+        <v>1098</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="3"/>
+      <c r="C68" s="3"/>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B70" s="3"/>
+      <c r="C70" s="3"/>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="2">
+        <v>1029</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B81" s="3"/>
+      <c r="C81" s="3"/>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B99" s="3"/>
+      <c r="C99" s="3"/>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="2">
+        <v>1186</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="2">
+        <v>1102</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="2">
+        <v>1098</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B112" s="3"/>
+      <c r="C112" s="3"/>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B114" s="3"/>
+      <c r="C114" s="3"/>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A99:C99"/>
+    <mergeCell ref="A104:C104"/>
+    <mergeCell ref="A112:C112"/>
+    <mergeCell ref="A114:C114"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:C158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C2"/>
+      <selection pane="bottomLeft" activeCell="A158" sqref="A158:C158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
-        <v>575</v>
+        <v>207</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="2" t="s">
-        <v>33</v>
+      <c r="A3" s="2">
+        <v>521073</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>410</v>
+        <v>208</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>411</v>
+        <v>209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2">
+        <v>1077</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="2">
+        <v>1270</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2">
+        <v>1102</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="2">
+        <v>1219</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" s="3"/>
+      <c r="C83" s="3"/>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="2">
+        <v>1077</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B94" s="3"/>
+      <c r="C94" s="3"/>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="2">
+        <v>1102</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B102" s="3"/>
+      <c r="C102" s="3"/>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="2">
+        <v>1270</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B120" s="3"/>
+      <c r="C120" s="3"/>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="2">
+        <v>1270</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B127" s="3"/>
+      <c r="C127" s="3"/>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B130" s="3"/>
+      <c r="C130" s="3"/>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="2">
+        <v>521073</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="2">
+        <v>1219</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B143" s="3"/>
+      <c r="C143" s="3"/>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B145" s="3"/>
+      <c r="C145" s="3"/>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B148" s="3"/>
+      <c r="C148" s="3"/>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="2">
+        <v>521073</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="2">
+        <v>1219</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B154" s="3"/>
+      <c r="C154" s="3"/>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B156" s="3"/>
+      <c r="C156" s="3"/>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A83:C83"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A94:C94"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="A127:C127"/>
+    <mergeCell ref="A130:C130"/>
+    <mergeCell ref="A143:C143"/>
+    <mergeCell ref="A145:C145"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="A156:C156"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C63"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A63" sqref="A63:C63"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="88.406982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A57:C57"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C99"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A99" sqref="A99:C99"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="83.693848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2">
+        <v>0.22408</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2">
+        <v>0.22409</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2">
+        <v>0.22405</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="2">
+        <v>0.22406</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="2">
+        <v>0.22408</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="2">
+        <v>0.22409</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="2">
+        <v>0.22405</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="2">
+        <v>0.22406</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="A92:C92"/>
+    <mergeCell ref="A95:C95"/>
+    <mergeCell ref="A97:C97"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C128"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A128" sqref="A128:C128"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="83.693848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2">
+        <v>1149</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2">
+        <v>1180</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="2">
+        <v>1180</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="B87" s="3"/>
+      <c r="C87" s="3"/>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="B91" s="3"/>
+      <c r="C91" s="3"/>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="B109" s="3"/>
+      <c r="C109" s="3"/>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="B111" s="3"/>
+      <c r="C111" s="3"/>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="2">
+        <v>1149</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="B122" s="3"/>
+      <c r="C122" s="3"/>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="B126" s="3"/>
+      <c r="C126" s="3"/>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="A104:C104"/>
+    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="A122:C122"/>
+    <mergeCell ref="A126:C126"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C41"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A41" sqref="A41:C41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="83.693848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="2">
+        <v>10000037</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="2">
+        <v>10000037</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A38:C38"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C74"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A74" sqref="A74:C74"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="80.123291" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2">
+        <v>521073</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2">
+        <v>521073</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="2">
+        <v>1164</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A57:C57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Дислексія </vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Тростини та наконечники</vt:lpstr>
+      <vt:lpstr>Дім і здоров'я</vt:lpstr>
+      <vt:lpstr>Письмо і друк шрифтом Брайля</vt:lpstr>
+      <vt:lpstr>Лупи й відеозбільшувачі</vt:lpstr>
+      <vt:lpstr>Телефони, комп'ютери й аудіо</vt:lpstr>
+      <vt:lpstr>Спорт та ігри</vt:lpstr>
+      <vt:lpstr>Комунікатори, ДЦП, дислексія</vt:lpstr>
+      <vt:lpstr>Подарунки</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>